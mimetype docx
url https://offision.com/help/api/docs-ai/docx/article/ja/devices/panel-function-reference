--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">「機能」ページは、ルームの前に立つ人に何ができるかを決めます — ウォークイン、 チェックイン、延長、ドアの解錠、そして会議をキャンセルできるかどうか。 すべてのスイッチを1行ずつ、パネルで消してもなお予約をキャンセルできる経路と あわせて説明します。</w:t>
+        <w:t xml:space="preserve">「機能」ページは、ルームの前に立つ人に何ができるかを決めます — ウォークイン、チェックイン、延長、ドアの解錠、そして会議をキャンセルできるかどうか。すべてのスイッチを1行ずつ、パネルで消してもなお予約をキャンセルできる経路とあわせて説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlu5wvpyo4jjndniyhdqdj">
+      <w:hyperlink w:history="1" r:id="rId37lq1m1-el9fserheil-7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの前に立つ人に何ができるか — その場で使う、チェックインする、延長する、問題を
 報告する、そして会議をキャンセルできるかどうか — は、デバイス設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
@@ -104,2000 +104,2696 @@
       <w:r>
         <w:t xml:space="preserve">
 ページにある3つのグループで決まります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約キャンセルボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオフにすることが、
 ドアの前で会議をキャンセルされないようにする方法です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これはパネルではなくデバイス設定の項目なので、ここのスイッチはその設定を共有するすべての
 パネルに反映されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnckf5fku1znnh0x2mbf8">
+      <w:hyperlink w:history="1" r:id="rId5cwodk2rohk0dvbydmlib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイス設定を選択し、編集アクションで開きます。開いた先は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">で、
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">です。
+以下の3つのグループ — </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を使う</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — QRコードと、目の前の予約に対してできること。ウォークイン、
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルから予約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — タイムラインからの事前予約、詳細ダイアログ、そしてその中の
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアとその他</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 他のルーム、ドア、問題の報告。</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">3つとも</w:t>
+        <w:t xml:space="preserve"> — は
+そのメニューのタイルで、メニュー最初のセルにある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチスクリーンモード</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">がオフの間はグレーアウトします。これはグループメニューの
-最初のセルにあるスイッチです。</w:t>
+        <w:t xml:space="preserve">がオフの間は
+3つともグレーアウトします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2266950"/>
+            <wp:extent cx="5715000" cy="4495800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-cancel-toggle-ja" descr="「パネルから予約」。「予約の詳細の表示を有効に」の下に「予約キャンセルボタンを表示」があります。" title="「パネルから予約」。「予約の詳細の表示を有効に」の下に「予約キャンセルボタンを表示」があります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2266950"/>
+                      <a:ext cx="5715000" cy="4495800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「パネルから予約」。「予約の詳細の表示を有効に」の下に「予約キャンセルボタンを表示」があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しいデバイス設定は、ドア以外のすべてのボタンがオンの状態から始まります。
 何かを取り上げるまでは、ルームの前の人は何でもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらのスイッチがドアの前でどう見えるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">アクション行はパネルの中心であり、そのすべてがこれらのグループの産物です。そこに
-[...1 lines deleted...]
-状態にも従います — 主催者を待つ会議には</w:t>
+        <w:t xml:space="preserve">アクション行はパネルの中心であり、そこに並ぶボタンはどれも下のスイッチのどれかです。
+どれが出るかはルームの状態にも従います。空いていれば</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">チェックイン</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">ウォークイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、主催者を待って
+いれば</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">終わり</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">と</w:t>
+        <w:t xml:space="preserve">チェックイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、利用中なら</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">延長</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">、空いているルームには</w:t>
+        <w:t xml:space="preserve">終わり</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ウォークイン</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">延長</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">このうち3つのスイッチは、この行に何も置きません。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">事前予約を有効に</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約の詳細の表示を有効に</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はボタンを足すのではなくタイムラインをタップ可能にし、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約キャンセルボタンを表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は後者が開く詳細ダイアログの中にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">すべての前提になる2つのスイッチ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1101"/>
+        <w:gridCol w:w="4129"/>
+        <w:gridCol w:w="4129"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1101"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">何をするか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">いつ変えるか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約用のQRコードを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">パネルにQRカードを表示します。スキャンするとユーザーポータルが開き、スマートフォンから予約・チェックイン・延長ができます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">小さな画面でカードが邪魔になるとき、またはすべてをパネル上で完結させたいとき、オフにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">タッチスクリーンモード</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">オンなら操作ボタンを表示するインタラクティブな画面。オフなら</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">すべての</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ボタンを隠した表示専用の画面になります。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一目で状態を見せるだけの画面 — ガラス越しの画面や、誰にも操作させたくない画面ではオフにします。手順の全体は</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdajfjilhhmacfzf30jnlmd">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">にあります。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">以下のスイッチは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">タッチスクリーンモード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">がオンの間だけ存在します。オフにすると
+パネル上でもグループメニュー上でも一覧ごと消えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">センターのデザインはこれらをあまり描きません:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約用QRコードを表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">事前予約を有効に</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">新規予約の確認が必要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約の詳細の表示を有効に</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約キャンセルボタンを表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">問題報告ボタンを表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">センター</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">のデザインに描く場所がないため、そのデザインが使われている間は無効になります —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdontiaxntedt66dmwmhnhh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約を使う — 目の前の会議に対してできること</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2001"/>
+        <w:gridCol w:w="4287"/>
+        <w:gridCol w:w="3072"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">何をするか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">いつ変えるか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ウォークインボタンを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">空いているルームに</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ウォークイン</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">を表示します — アプリを使わず、いまからルームを使えます。流れの全体は</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId1giqpenpsf9o8gcr8ihjl">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">専用のページ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">にあります。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">通りがかりの人にルームを取られたくない場所ではオフにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">来訪者が直接予約可能</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — ウォークインの下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ウォークイン時に、ユーザーではなく来訪者として本人確認することを許します。来訪者管理のライセンスが必要です。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">来訪者の多いスペースではオン。オフならウォークインはスタッフだけです。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ウォークインの確認が必要</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — ウォークインの下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約を作成する前に確認画面を表示します。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ワンタップで済ませたいならオフ。予約にきちんとした件名を持たせたいならオンにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">タイトルの入力を許可</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — ウォークインの確認の下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">利用者が会議名を入力できます。ルームのみ。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">自動ラベルに統一したいならオフ。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">利用者数の入力を許可</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — ウォークインの確認の下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">出席人数を尋ねます。ルームのみ、初期値はオフ。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">定員に対する利用状況を測りたいならオン。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">チェックインボタンを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">主催者を待っている予約に</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">チェックイン</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">を表示します — </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdv_afdym96ztjsefahimu0">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照してください。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">チェックインが別の場所 — ユーザーアプリやセンサー — で行われるならオフにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">チェックアウトボタンを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">利用中の会議を早めに終えてルームを解放する手段を表示します。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予定どおり最後まで枠を保持させたいならオフにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約延長ボタンを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">利用中の会議に、次の予約までを上限として</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">延長</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">を表示します。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">連続する予定を延ばされたくないならオフにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2001"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約延長の確認が必要</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — 延長の下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4287"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">延長を送信する前に確認を求めます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3072"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ワンタップならオフ。誤操作の延長を防ぐならオンにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-function-buttons-ja" descr="チェックイン待ちの会議のアクション行。ここに並ぶボタンはすべてこのページのスイッチです。" title="チェックイン待ちの会議のアクション行。ここに並ぶボタンはすべてこのページのスイッチです。"/>
+            <wp:docPr id="1" name="panel-button-walk-in-ja" descr="「ウォークイン」。出しているのは「ウォークインボタンを表示」。" title="「ウォークイン」。出しているのは「ウォークインボタンを表示」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">チェックイン待ちの会議のアクション行。ここに並ぶボタンはすべてこのページのスイッチです。</w:t>
-[...1155 lines deleted...]
-        <w:t xml:space="preserve">を求められます。</w:t>
+        <w:t xml:space="preserve">「ウォークイン」。出しているのは「ウォークインボタンを表示」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-function-details-cancel-ja" descr="詳細ダイアログ。下部の「予約をキャンセルする」が、このスイッチで消せる行です。" title="詳細ダイアログ。下部の「予約をキャンセルする」が、このスイッチで消せる行です。"/>
+            <wp:docPr id="1" name="panel-button-check-in-ja" descr="「チェックイン」。出しているのは「チェックインボタンを表示」。" title="「チェックイン」。出しているのは「チェックインボタンを表示」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4095750"/>
+                      <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">詳細ダイアログ。下部の「予約をキャンセルする」が、このスイッチで消せる行です。</w:t>
+        <w:t xml:space="preserve">「チェックイン」。出しているのは「チェックインボタンを表示」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-end-now-ja" descr="「終わり」。出しているのは「チェックアウトボタンを表示」。" title="「終わり」。出しているのは「チェックアウトボタンを表示」。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「終わり」。出しているのは「チェックアウトボタンを表示」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-extend-ja" descr="「延長」。出しているのは「延長ボタンを表示」。" title="「延長」。出しているのは「延長ボタンを表示」。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「延長」。出しているのは「延長ボタンを表示」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ドアとその他 — ルーム探し、ドア、問題の報告</w:t>
+        <w:t xml:space="preserve">パネルから予約 — 先の予約、キャンセルボタン、他のルーム</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2267"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="1719"/>
+        <w:gridCol w:w="3820"/>
+        <w:gridCol w:w="3820"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2267"/>
+            <w:tcW w:type="dxa" w:w="1719"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4388"/>
+            <w:tcW w:type="dxa" w:w="3820"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2706"/>
+            <w:tcW w:type="dxa" w:w="3820"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">いつ変えるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2267"/>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">パネルに自分のルームのことだけを語らせたいならオフにします。</w:t>
+            <w:tcW w:type="dxa" w:w="1719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">事前予約を有効に</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">タイムラインをタップして先の予約 — 現在と今後数日 — を入れられます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">パネルは目の前の会議のためだけにして、先の予約はユーザーアプリに任せるならオフにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2267"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">ロックに配線されたパネルだけでオンにします。ロックがなければ何もしません。</w:t>
+            <w:tcW w:type="dxa" w:w="1719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">新規予約の確認が必要</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — 事前予約の下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">新規予約を送信する前に確認を求めます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ワンタップならオフ。タイムラインの誤タップが起きやすいならオンにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2267"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">来訪者が付き添いなしでルームまで来る場所ではオンにします。</w:t>
+            <w:tcW w:type="dxa" w:w="1719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">タイトルの入力を許可</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — 新規予約の確認の下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">利用者が会議名を入力できます。ルームのみ。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">自動ラベルに統一したいならオフ。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2267"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">到達に時間がかかるドアでは長めに。初期値は10秒です。</w:t>
+            <w:tcW w:type="dxa" w:w="1719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">利用者数の入力を許可</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — 新規予約の確認の下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">出席人数を尋ねます。ルームのみ、初期値はオフ。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">定員に対する利用状況を測りたいならオン。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2267"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">会議中のカードタップでドアではなく操作の選択肢を出したいならオフにします。</w:t>
+            <w:tcW w:type="dxa" w:w="1719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約の詳細の表示を有効に</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約をタップすると詳細 — 件名、主催者、出席者 — が開きます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">会議の件名や名前を通りがかりの人に見せたくないならオフにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2267"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">設備への依頼が別の経路で届くならオフにします。</w:t>
+            <w:tcW w:type="dxa" w:w="1719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約キャンセルボタンを表示</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — 予約の詳細の下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">詳細ダイアログに</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約をキャンセルする</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">を表示し、画面から会議を削除できます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">**ドアの前で会議をキャンセルされないようにするにはオフにします。**詳細は引き続き見られますが、予約を消すことはできなくなります。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">他のルームボタンを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームの状態にかかわらず</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdq-flrj6fvbea7updcjhrh">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">建物内の別のルーム</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を提示します。オフにすると、このボタン、イン・ルームの</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">近くのルーム</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">と</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">他のルームに移動</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">、時間ピッカーの</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">他に利用可能なものを探す</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">がまとめて閉じます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3820"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">パネルに自分のルームのことだけを語らせたいならオフにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-other-rooms-ja" descr="「他のルーム」。出しているのは「他のルームボタンを表示」。" title="「他のルーム」。出しているのは「他のルームボタンを表示」。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「他のルーム」。出しているのは「他のルームボタンを表示」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">パネルからのキャンセルは匿名ではありません。ルームがパネルからのみ予約できる
+設定でない限り、チェックインと同じように、まず
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzfcklltw5y2jz9nlaqqum">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">本人であることの確認</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を求められます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-function-details-cancel-ja" descr="オン — 詳細ダイアログの下部に「予約をキャンセルする」が並びます。" title="オン — 詳細ダイアログの下部に「予約をキャンセルする」が並びます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4095750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">オン — 詳細ダイアログの下部に「予約をキャンセルする」が並びます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-buttons-cancel-off-ja" descr="オフ — 同じダイアログ。内容は読めますが、予約を消す手段はありません。" title="オフ — 同じダイアログ。内容は読めますが、予約を消す手段はありません。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4095750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">オフ — 同じダイアログ。内容は読めますが、予約を消す手段はありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ドアとその他 — ドアと、問題の報告</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2321"/>
+        <w:gridCol w:w="4268"/>
+        <w:gridCol w:w="2771"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2321"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4268"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">何をするか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2771"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">いつ変えるか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2321"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ドアを開くボタンを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4268"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">パネルに</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ドアを開く</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">を表示します。Qbic AC-500 リレーボードを使用してドアロックをトリガーします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ロックに配線されたパネルだけでオンにします。ロックがなければ何もしません。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2321"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">来訪者がドアをオープン可能</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — ドアを開くの下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4268"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">スタッフだけでなく、本人確認済みの来訪者にもドアを開けさせます。来訪者管理のライセンスが必要です。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">来訪者が付き添いなしでルームまで来る場所ではオンにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2321"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">解錠時間（秒）</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — ドアを開くの下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4268"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ボタンを押した後、ドアが自動的に施錠されるまで開いたままになる時間（1〜60）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">到達に時間がかかるドアでは長めに。初期値は10秒です。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2321"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">会議中のカードスキャンでドアを開く</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — ドアを開くの下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4268"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約の利用中にパネルでカードをタップすると、延長／チェックアウトのダイアログを表示せずにドアを直接開きます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">会議中のカードタップでドアではなく操作の選択肢を出したいならオフにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2321"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">問題報告ボタンを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4268"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">パネルからルームの問題を誰でも報告できるようにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">設備への依頼が別の経路で届くならオフにします。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-open-door-ja" descr="「ドアを開く」。出しているのは「ドアを開くボタンを表示」。" title="「ドアを開く」。出しているのは「ドアを開くボタンを表示」。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「ドアを開く」。出しているのは「ドアを開くボタンを表示」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-report-issue-ja" descr="「問題を報告」。出しているのは「問題報告ボタンを表示」。" title="「問題を報告」。出しているのは「問題報告ボタンを表示」。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「問題を報告」。出しているのは「問題報告ボタンを表示」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">室内パネル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ページにも同じ名前のグループがあり、パネルが音声で知らせるための
+2つのスイッチを持っています —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdezh8uhugfssrr1v7taeoe">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Meeting assistant パネル</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それでもキャンセルボタンが見当たらないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンを消す原因は5つあり、専用のスイッチはそのひとつに過ぎません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
@@ -2205,51 +2901,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルが</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">センター*のデザインで動いている。**このデザインにはボタンの居場所となる
 予約の詳細ダイアログがありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrcw4bm_arngnjw3fuviu">
+      <w:hyperlink w:history="1" r:id="rIddmowwnhky6zviujzoxsiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2261,128 +2957,128 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の場所からのキャンセル。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主催者はユーザーアプリやカレンダーからは
 引き続きキャンセルできます。開始が近づいた予約をどこからも変更できなく
 するには、リソースポリシーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約制限前に編集または削除できる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdamvnxxzqxsccte9hf1k">
+      <w:hyperlink w:history="1" r:id="rIdmya8oqgeskjdrgruru2yg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**ユーザーアプリでの他人の会議。**そこでキャンセルできるのは主催者と、
 主催者が委任した人だけです — これは設定ではなく、組み込みのルールです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**誰を本人確認済みとみなすか。**パネルが受け付ける本人確認は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン方法</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のページで決まります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzk4vls_qhuo0cbjewalb">
+      <w:hyperlink w:history="1" r:id="rIdudo7mqwrtsjx1k_iaupj8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**チェックインが必要かどうか、その期限。**それはパネルではなくリソースの
 ポリシーです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn6gld6qes2ks01sen4dwm">
+      <w:hyperlink w:history="1" r:id="rIdyimltpl48hafh4mfsxc7c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと不参加のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -2808,51 +3504,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlu5wvpyo4jjndniyhdqdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIddnckf5fku1znnh0x2mbf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdoyh74kvxcoxbkr4s1wqdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdfffzy-5xiitnsmtehejjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddi74y1n7baulb1abvx_xq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdkxiotz7273qpel5htrwob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdsv2plxwyhde2r0pt2_k3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdlr3xy3edzlnwo2bvitbrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdwrcw4bm_arngnjw3fuviu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdbdamvnxxzqxsccte9hf1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdlzk4vls_qhuo0cbjewalb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdn6gld6qes2ks01sen4dwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/399fc78e74e546272f234d06fa5c30b92a3e5a2f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0d6ceb5b8acb9ee8a760fcb2b967b0aa7558b9c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c904ce2da093a6dbc08d25cd5f95255a99656cb.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId37lq1m1-el9fserheil-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rId5cwodk2rohk0dvbydmlib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdajfjilhhmacfzf30jnlmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdontiaxntedt66dmwmhnhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId1giqpenpsf9o8gcr8ihjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdv_afdym96ztjsefahimu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdq-flrj6fvbea7updcjhrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdzfcklltw5y2jz9nlaqqum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdezh8uhugfssrr1v7taeoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIddmowwnhky6zviujzoxsiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdmya8oqgeskjdrgruru2yg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdudo7mqwrtsjx1k_iaupj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdyimltpl48hafh4mfsxc7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94879a69dd207ef368e5c1fba9450be4dc00caa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08cf27b8ae8d0ed3423db8fad2402e0082b8e6c4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67f3e413fec56f60e54b3d266da04b0d0f730892.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2818b36180e02b5c8ba1acd522b2525a253b5984.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efcda74585a346ffc0c0493555cd697702f35bf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a36792c90662d1c816ddd75677eb92dab88d71d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f431d2eb6e72e978329bf9233f9fdce70b679321.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/136d4574c9a30366814def15f7478879c099a7e4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16e32640bcc2a2e8c8bdb3a2aaab972ea9eae83e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b6b0dddd7c6ea2a2e80e31560c90c09a89a6c01.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルにボタンを置くすべてのスイッチ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>