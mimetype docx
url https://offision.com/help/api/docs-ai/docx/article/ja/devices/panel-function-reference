--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,135 +42,135 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">「機能」ページは、ルームの前に立つ人に何ができるかを決めます — ウォークイン、チェックイン、延長、ドアの解錠、そして会議をキャンセルできるかどうか。すべてのスイッチを1行ずつ、パネルで消してもなお予約をキャンセルできる経路とあわせて説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId37lq1m1-el9fserheil-7">
+      <w:hyperlink w:history="1" r:id="rIdp2hfnij5ih8hf0rwn8d1d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの前に立つ人に何ができるか — その場で使う、チェックインする、延長する、問題を
 報告する、そして会議をキャンセルできるかどうか — は、デバイス設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ページにある3つのグループで決まります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約キャンセルボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオフにすることが、
 ドアの前で会議をキャンセルされないようにする方法です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これはパネルではなくデバイス設定の項目なので、ここのスイッチはその設定を共有するすべての
 パネルに反映されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5cwodk2rohk0dvbydmlib">
+      <w:hyperlink w:history="1" r:id="rIdfqethzeln9lujhzaxaw2g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイス設定を選択し、編集アクションで開きます。開いた先は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。
 以下の3つのグループ — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -257,52 +257,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「パネルから予約」。「予約の詳細の表示を有効に」の下に「予約キャンセルボタンを表示」があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">新しいデバイス設定は、ドア以外のすべてのボタンがオンの状態から始まります。
-何かを取り上げるまでは、ルームの前の人は何でもできます。</w:t>
+        <w:t xml:space="preserve">新しい設定では、ドアとサービス呼び出しのボタンはオフで始まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらのスイッチがドアの前でどう見えるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アクション行はパネルの中心であり、そこに並ぶボタンはどれも下のスイッチのどれかです。
 どれが出るかはルームの状態にも従います。空いていれば</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
@@ -554,51 +553,51 @@
               <w:t xml:space="preserve">オンなら操作ボタンを表示するインタラクティブな画面。オフなら</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">すべての</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ボタンを隠した表示専用の画面になります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一目で状態を見せるだけの画面 — ガラス越しの画面や、誰にも操作させたくない画面ではオフにします。手順の全体は</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdajfjilhhmacfzf30jnlmd">
+            <w:hyperlink w:history="1" r:id="rIdhofx4yqrflvcmgbiwiyqc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">にあります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下のスイッチは</w:t>
@@ -681,51 +680,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">問題報告ボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のデザインに描く場所がないため、そのデザインが使われている間は無効になります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdontiaxntedt66dmwmhnhh">
+      <w:hyperlink w:history="1" r:id="rIdghvab0jkkdmkontzfznjb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を使う — 目の前の会議に対してできること</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -827,51 +826,51 @@
               <w:t xml:space="preserve">ウォークインボタンを表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">空いているルームに</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ウォークイン</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を表示します — アプリを使わず、いまからルームを使えます。流れの全体は</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1giqpenpsf9o8gcr8ihjl">
+            <w:hyperlink w:history="1" r:id="rIdvrpdndm0rlzfw7d8ffbai">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">専用のページ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">にあります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3072"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">通りがかりの人にルームを取られたくない場所ではオフにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1100,51 +1099,51 @@
               <w:t xml:space="preserve">チェックインボタンを表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主催者を待っている予約に</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">チェックイン</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を表示します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv_afdym96ztjsefahimu0">
+            <w:hyperlink w:history="1" r:id="rIdunz1ljhxkfwb90gmhwgru">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3072"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックインが別の場所 — ユーザーアプリやセンサー — で行われるならオフにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1972,51 +1971,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">他のルームボタンを表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3820"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームの状態にかかわらず</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdq-flrj6fvbea7updcjhrh">
+            <w:hyperlink w:history="1" r:id="rIdgqlaa9mxccjziea-bijld">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">建物内の別のルーム</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を提示します。オフにすると、このボタン、イン・ルームの</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">近くのルーム</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2106,51 +2105,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「他のルーム」。出しているのは「他のルームボタンを表示」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルからのキャンセルは匿名ではありません。ルームがパネルからのみ予約できる
 設定でない限り、チェックインと同じように、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfcklltw5y2jz9nlaqqum">
+      <w:hyperlink w:history="1" r:id="rIdrbr-t7gv4inirtwprawvr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">本人であることの確認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を求められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4095750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-details-cancel-ja" descr="オン — 詳細ダイアログの下部に「予約をキャンセルする」が並びます。" title="オン — 詳細ダイアログの下部に「予約をキャンセルする」が並びます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -2593,50 +2592,98 @@
             <w:tcW w:type="dxa" w:w="4268"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルからルームの問題を誰でも報告できるようにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">設備への依頼が別の経路で届くならオフにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2321"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">サービス呼び出しボタンを表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4268"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">両方のデザインで、使用中の予約にルームのサービス項目かサポートリンクがあればサービス操作を表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">初期値はオフ。ルームのサービスを設定してから有効にする。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-button-open-door-ja" descr="「ドアを開く」。出しているのは「ドアを開くボタンを表示」。" title="「ドアを開く」。出しているのは「ドアを開くボタンを表示」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2739,51 +2786,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「問題を報告」。出しているのは「問題報告ボタンを表示」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室内パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページにも同じ名前のグループがあり、パネルが音声で知らせるための
 2つのスイッチを持っています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezh8uhugfssrr1v7taeoe">
+      <w:hyperlink w:history="1" r:id="rIdnrvekaognykivb-fpblsk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Meeting assistant パネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それでもキャンセルボタンが見当たらないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンを消す原因は5つあり、専用のスイッチはそのひとつに過ぎません。</w:t>
@@ -2901,184 +2948,280 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルが</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">センター*のデザインで動いている。**このデザインにはボタンの居場所となる
 予約の詳細ダイアログがありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmowwnhky6zviujzoxsiw">
+      <w:hyperlink w:history="1" r:id="rIdvzzek_r1er7s7ntcrnt0h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">会議中にサービスを呼び出す</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サービス呼び出しボタンを表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は、ドアと追加機能の設定から 両方のデザインのサービス操作を制御します。予約が使用中で、タッチ操作が有効であり、ルームに依頼可能なサービス項目か有効なサービスサポートリンクがある場合だけ表示されます。初期値はオフです。有効にしてもサービスは作成されないため、先に</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbnvz6lf0bzspbk41f894l">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ルームのサービス</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を設定してください。問題報告の表示とは別の設定です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4819650"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-function-call-service-ja" descr="ドアと追加機能で、問題報告とは別にサービス呼び出しボタンを設定します。" title="ドアと追加機能で、問題報告とは別にサービス呼び出しボタンを設定します。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4819650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ドアと追加機能で、問題報告とは別にサービス呼び出しボタンを設定します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の場所からのキャンセル。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主催者はユーザーアプリやカレンダーからは
 引き続きキャンセルできます。開始が近づいた予約をどこからも変更できなく
 するには、リソースポリシーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約制限前に編集または削除できる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmya8oqgeskjdrgruru2yg">
+      <w:hyperlink w:history="1" r:id="rIdpmslqfqeu0ahpw1chvgau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**ユーザーアプリでの他人の会議。**そこでキャンセルできるのは主催者と、
 主催者が委任した人だけです — これは設定ではなく、組み込みのルールです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**誰を本人確認済みとみなすか。**パネルが受け付ける本人確認は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン方法</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のページで決まります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudo7mqwrtsjx1k_iaupj8">
+      <w:hyperlink w:history="1" r:id="rIdnirc9f1im7jeregmstcby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**チェックインが必要かどうか、その期限。**それはパネルではなくリソースの
 ポリシーです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyimltpl48hafh4mfsxc7c">
+      <w:hyperlink w:history="1" r:id="rId9-vzsvm-l_i2p_sthmjdk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと不参加のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -3504,51 +3647,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId37lq1m1-el9fserheil-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rId5cwodk2rohk0dvbydmlib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdajfjilhhmacfzf30jnlmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdontiaxntedt66dmwmhnhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId1giqpenpsf9o8gcr8ihjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdv_afdym96ztjsefahimu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdq-flrj6fvbea7updcjhrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdzfcklltw5y2jz9nlaqqum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdezh8uhugfssrr1v7taeoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIddmowwnhky6zviujzoxsiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdmya8oqgeskjdrgruru2yg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdudo7mqwrtsjx1k_iaupj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdyimltpl48hafh4mfsxc7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94879a69dd207ef368e5c1fba9450be4dc00caa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08cf27b8ae8d0ed3423db8fad2402e0082b8e6c4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67f3e413fec56f60e54b3d266da04b0d0f730892.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2818b36180e02b5c8ba1acd522b2525a253b5984.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efcda74585a346ffc0c0493555cd697702f35bf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a36792c90662d1c816ddd75677eb92dab88d71d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f431d2eb6e72e978329bf9233f9fdce70b679321.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/136d4574c9a30366814def15f7478879c099a7e4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16e32640bcc2a2e8c8bdb3a2aaab972ea9eae83e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b6b0dddd7c6ea2a2e80e31560c90c09a89a6c01.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp2hfnij5ih8hf0rwn8d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdfqethzeln9lujhzaxaw2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdhofx4yqrflvcmgbiwiyqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdghvab0jkkdmkontzfznjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdvrpdndm0rlzfw7d8ffbai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdunz1ljhxkfwb90gmhwgru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgqlaa9mxccjziea-bijld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdrbr-t7gv4inirtwprawvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdnrvekaognykivb-fpblsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdvzzek_r1er7s7ntcrnt0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdbnvz6lf0bzspbk41f894l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdpmslqfqeu0ahpw1chvgau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnirc9f1im7jeregmstcby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId9-vzsvm-l_i2p_sthmjdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3afb81c7018214bab4fe6a14a7f097f173d7473.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6373cdc3e581cd8387dd7e9d3005404ea7edf5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca1f8582324c41df421167f39267a3a73019fdcc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf2012dfca5e3ef24b6f4c0626cf7a5e33172d8c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bba8ca4e075970778fec9b6eac59e8f853e56d0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a06c32370ba9d98e42362f9569c6c29d30af4c4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c36459273ce563e961636a50cb5970a8b454d3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb477c763a00da4b90267fd21b6971259452f443.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36e7416c46a6890662039680fa1df8136f486fc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6aea3ce21abf31ee98f7dbd49e1019f035d7ab8e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9842c71fd2740f9b0f421a3813f6ca0b25e981f.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルにボタンを置くすべてのスイッチ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>