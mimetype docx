--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2hfnij5ih8hf0rwn8d1d">
+      <w:hyperlink w:history="1" r:id="rId3-d9n6qzdz-ifnozs2ynm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -117,51 +117,51 @@
       <w:r>
         <w:t xml:space="preserve">
 ページにある3つのグループで決まります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約キャンセルボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオフにすることが、
 ドアの前で会議をキャンセルされないようにする方法です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これはパネルではなくデバイス設定の項目なので、ここのスイッチはその設定を共有するすべての
 パネルに反映されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqethzeln9lujhzaxaw2g">
+      <w:hyperlink w:history="1" r:id="rIdft_ocpd0q3fxifidbugop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイス設定を選択し、編集アクションで開きます。開いた先は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
@@ -553,51 +553,51 @@
               <w:t xml:space="preserve">オンなら操作ボタンを表示するインタラクティブな画面。オフなら</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">すべての</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ボタンを隠した表示専用の画面になります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一目で状態を見せるだけの画面 — ガラス越しの画面や、誰にも操作させたくない画面ではオフにします。手順の全体は</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhofx4yqrflvcmgbiwiyqc">
+            <w:hyperlink w:history="1" r:id="rIdztxhy9eu1yszrmiduxmnq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">にあります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下のスイッチは</w:t>
@@ -680,51 +680,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">問題報告ボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のデザインに描く場所がないため、そのデザインが使われている間は無効になります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghvab0jkkdmkontzfznjb">
+      <w:hyperlink w:history="1" r:id="rIdy5e8dn05riwq-udsyo1s6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を使う — 目の前の会議に対してできること</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -826,51 +826,51 @@
               <w:t xml:space="preserve">ウォークインボタンを表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">空いているルームに</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ウォークイン</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を表示します — アプリを使わず、いまからルームを使えます。流れの全体は</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvrpdndm0rlzfw7d8ffbai">
+            <w:hyperlink w:history="1" r:id="rIdrk6kddr7lazykrojwwsbb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">専用のページ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">にあります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3072"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">通りがかりの人にルームを取られたくない場所ではオフにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1099,51 +1099,51 @@
               <w:t xml:space="preserve">チェックインボタンを表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主催者を待っている予約に</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">チェックイン</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を表示します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdunz1ljhxkfwb90gmhwgru">
+            <w:hyperlink w:history="1" r:id="rId3tsxxueolrj_j3oujssbq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3072"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックインが別の場所 — ユーザーアプリやセンサー — で行われるならオフにします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1971,51 +1971,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">他のルームボタンを表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3820"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームの状態にかかわらず</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgqlaa9mxccjziea-bijld">
+            <w:hyperlink w:history="1" r:id="rIdkzp3fqkdgmisiwxsylexd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">建物内の別のルーム</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を提示します。オフにすると、このボタン、イン・ルームの</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">近くのルーム</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2105,51 +2105,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「他のルーム」。出しているのは「他のルームボタンを表示」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルからのキャンセルは匿名ではありません。ルームがパネルからのみ予約できる
 設定でない限り、チェックインと同じように、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrbr-t7gv4inirtwprawvr">
+      <w:hyperlink w:history="1" r:id="rId8tb1bgqjeayv_lnaxkcrl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">本人であることの確認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を求められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4095750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-details-cancel-ja" descr="オン — 詳細ダイアログの下部に「予約をキャンセルする」が並びます。" title="オン — 詳細ダイアログの下部に「予約をキャンセルする」が並びます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -2786,51 +2786,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「問題を報告」。出しているのは「問題報告ボタンを表示」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室内パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページにも同じ名前のグループがあり、パネルが音声で知らせるための
 2つのスイッチを持っています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrvekaognykivb-fpblsk">
+      <w:hyperlink w:history="1" r:id="rIdskiypmxkoyryclffgu4qc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Meeting assistant パネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それでもキャンセルボタンが見当たらないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンを消す原因は5つあり、専用のスイッチはそのひとつに過ぎません。</w:t>
@@ -2948,85 +2948,85 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルが</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">センター*のデザインで動いている。**このデザインにはボタンの居場所となる
 予約の詳細ダイアログがありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzzek_r1er7s7ntcrnt0h">
+      <w:hyperlink w:history="1" r:id="rIddsex8ygny7b5feuqm0bv1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議中にサービスを呼び出す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス呼び出しボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、ドアと追加機能の設定から 両方のデザインのサービス操作を制御します。予約が使用中で、タッチ操作が有効であり、ルームに依頼可能なサービス項目か有効なサービスサポートリンクがある場合だけ表示されます。初期値はオフです。有効にしてもサービスは作成されないため、先に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbnvz6lf0bzspbk41f894l">
+      <w:hyperlink w:history="1" r:id="rIdok5nmtqtcbefd-dcqgblp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームのサービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を設定してください。問題報告の表示とは別の設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4819650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-call-service-ja" descr="ドアと追加機能で、問題報告とは別にサービス呼び出しボタンを設定します。" title="ドアと追加機能で、問題報告とは別にサービス呼び出しボタンを設定します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -3100,128 +3100,128 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の場所からのキャンセル。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主催者はユーザーアプリやカレンダーからは
 引き続きキャンセルできます。開始が近づいた予約をどこからも変更できなく
 するには、リソースポリシーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約制限前に編集または削除できる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmslqfqeu0ahpw1chvgau">
+      <w:hyperlink w:history="1" r:id="rId4wgsfuegybazrad9yvrvo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**ユーザーアプリでの他人の会議。**そこでキャンセルできるのは主催者と、
 主催者が委任した人だけです — これは設定ではなく、組み込みのルールです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**誰を本人確認済みとみなすか。**パネルが受け付ける本人確認は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン方法</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のページで決まります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnirc9f1im7jeregmstcby">
+      <w:hyperlink w:history="1" r:id="rIdgdwksfgik-ffnq7xvnn3u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**チェックインが必要かどうか、その期限。**それはパネルではなくリソースの
 ポリシーです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9-vzsvm-l_i2p_sthmjdk">
+      <w:hyperlink w:history="1" r:id="rIdbkvwg-dthrrwnxf2cbyh4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと不参加のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -3647,51 +3647,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp2hfnij5ih8hf0rwn8d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdfqethzeln9lujhzaxaw2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdhofx4yqrflvcmgbiwiyqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdghvab0jkkdmkontzfznjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdvrpdndm0rlzfw7d8ffbai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdunz1ljhxkfwb90gmhwgru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgqlaa9mxccjziea-bijld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdrbr-t7gv4inirtwprawvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdnrvekaognykivb-fpblsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdvzzek_r1er7s7ntcrnt0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdbnvz6lf0bzspbk41f894l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdpmslqfqeu0ahpw1chvgau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnirc9f1im7jeregmstcby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId9-vzsvm-l_i2p_sthmjdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3afb81c7018214bab4fe6a14a7f097f173d7473.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6373cdc3e581cd8387dd7e9d3005404ea7edf5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca1f8582324c41df421167f39267a3a73019fdcc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf2012dfca5e3ef24b6f4c0626cf7a5e33172d8c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bba8ca4e075970778fec9b6eac59e8f853e56d0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a06c32370ba9d98e42362f9569c6c29d30af4c4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c36459273ce563e961636a50cb5970a8b454d3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb477c763a00da4b90267fd21b6971259452f443.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36e7416c46a6890662039680fa1df8136f486fc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6aea3ce21abf31ee98f7dbd49e1019f035d7ab8e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9842c71fd2740f9b0f421a3813f6ca0b25e981f.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3-d9n6qzdz-ifnozs2ynm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdft_ocpd0q3fxifidbugop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdztxhy9eu1yszrmiduxmnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdy5e8dn05riwq-udsyo1s6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdrk6kddr7lazykrojwwsbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId3tsxxueolrj_j3oujssbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdkzp3fqkdgmisiwxsylexd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId8tb1bgqjeayv_lnaxkcrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdskiypmxkoyryclffgu4qc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIddsex8ygny7b5feuqm0bv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdok5nmtqtcbefd-dcqgblp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId4wgsfuegybazrad9yvrvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgdwksfgik-ffnq7xvnn3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdbkvwg-dthrrwnxf2cbyh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3afb81c7018214bab4fe6a14a7f097f173d7473.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6373cdc3e581cd8387dd7e9d3005404ea7edf5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca1f8582324c41df421167f39267a3a73019fdcc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf2012dfca5e3ef24b6f4c0626cf7a5e33172d8c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bba8ca4e075970778fec9b6eac59e8f853e56d0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a06c32370ba9d98e42362f9569c6c29d30af4c4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c36459273ce563e961636a50cb5970a8b454d3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb477c763a00da4b90267fd21b6971259452f443.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36e7416c46a6890662039680fa1df8136f486fc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6aea3ce21abf31ee98f7dbd49e1019f035d7ab8e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9842c71fd2740f9b0f421a3813f6ca0b25e981f.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルにボタンを置くすべてのスイッチ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>