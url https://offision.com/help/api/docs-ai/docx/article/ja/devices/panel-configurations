--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネル自身はほとんど何も持っていません。ボタンも、本人確認の方法も、見た目も、 他のパネルと共有する「デバイス設定」から来ます。1台を変えたつもりが20台変わるのは そのためです。</w:t>
+        <w:t xml:space="preserve">パネル自身はほとんど何も持っていません。ボタンも、本人確認の方法も、見た目も、他のパネルと共有する「デバイス設定」から来ます。1台を変えたつもりが20台変わるのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhz6edjnptf13accjgwdsw">
+      <w:hyperlink w:history="1" r:id="rId-dgnfkt3l1zejv_a2i3my">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/panel-configurations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルについて変更した内容は、パネル自身には保存されません。ボタンも、本人確認に
 求める資格情報も、スキンもスクリーンセーバーも、すべて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス設定</w:t>
@@ -248,51 +248,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室内パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ルームの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に置く会議アシスタントの画面です。別のパネルであり
 独自の設定を持つため、専用のページがあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdns-nx-wck90rrra-4vk9n">
+      <w:hyperlink w:history="1" r:id="rIdijpt5xju3nqsvlvg62nh9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議アシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -301,51 +301,51 @@
       <w:r>
         <w:t xml:space="preserve"> — パネルが本人確認として何を受け付けるか。また、何も求めない
 ことを許すかどうか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 遠隔操作のカウントダウンと、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqc3smt6wexgqkdltmj32h">
+      <w:hyperlink w:history="1" r:id="rId0ynh5_6sywfrn4jlpnxi6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルがオフラインになったときに誰かへメールを送るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -455,538 +455,569 @@
         <w:t xml:space="preserve">会議室予約パネルは、プレビューと11のグループ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はスイッチの並んだページではありません。パネルのライブプレビューと、
 その下に並ぶグループのメニューで構成され、各グループはサブページとして開きます。どの
 グループを編集している間もパネルが画面に残るようになっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">プレビューの下にはルームの状態を並べたチップの列があり、どれかを押すとその状態の
+パネルが表示されます。設定は何も変わりません。グループを開いているあいだは、一覧の
+上に固定された丸いシェブロンがメニューへの戻り道で、どれだけ下までスクロールしても
+そこに残ります。チップが扱わないのはスクリーンセーバーだけで、こちらは自分のグループを
+開いているあいだ、しかもオンになっているときにだけ、自分でプレビューします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">メニューの最初のセルは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチスクリーンモード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、これが3つのグループを支配します。
 オフのときパネルは表示専用の画面になり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を使う</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルから予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアとその他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 には提示するものが何もありません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhknvzs89tpbc7xqlzstrp">
+      <w:hyperlink w:history="1" r:id="rId-yqjpi4jgkzltjcoqkjas">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2612"/>
-        <w:gridCol w:w="6748"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="7800"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">グループ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何があるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">背景とロゴ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">背景画像のモードとファイル、会社のロゴ、フォント</w:t>
+              <w:t xml:space="preserve">背景画像のモードとファイル、会社のロゴとその下地、フォント</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ステータスの色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームの各状態の色</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">表示言語</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルが提示する言語</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルーム情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">ルーム名の文字サイズ、設備</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ルーム名の文字サイズ（</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdbkxteos84v1riqdtcljr1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">テキスト サイズ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">）、設備、</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdnydfrjd9onydbd7ctamrh">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ルームのお知らせ</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">件名、主催者、参加者、サムネイル、オンラインミーティングのロゴ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">タイムラインと時計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">お知らせ、24時間表示、タイムラインの2つの設定</w:t>
+              <w:t xml:space="preserve">お知らせ、24時間表示、タイムラインの文字サイズ、タイムラインの2つの設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約を使う</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">QRコード、ウォークイン、チェックイン、チェックアウト、延長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルから予約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">事前予約、予約の詳細、キャンセル</w:t>
+              <w:t xml:space="preserve">事前予約、予約の詳細、キャンセル、他のルーム</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ドアとその他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">他のルーム、ドアの解錠、問題の報告</w:t>
+              <w:t xml:space="preserve">ドアの解錠、問題の報告 — 室内パネルのページでは会議終了の音声通知も</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">スクリーンセーバーと節電</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">待機中のプレイリストと省エネモード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2612"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用途別デザイン</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6748"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">個々の予約目的に対するデザインの上書き</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このうち操作に関する3グループが以前の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">機能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページで、そこにあったスイッチはすべて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpsfgzdrrd3uy7onbocs52">
+      <w:hyperlink w:history="1" r:id="rIdn-6ixtscp6wub50gdwtdm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に載っています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カラーコントロール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1034,152 +1065,656 @@
 パネルには2つのデザインがあり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">よりはるかに描くものが少なく、
 サイドレールも背景画像もQRの置き場もありません。そのデザインが描けない設定は隠されるの
 ではなく無効化されるため、パネルが無視する設定を変えられるふりをしません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_gbulhsxip8t4sx4glkzq">
+      <w:hyperlink w:history="1" r:id="rIdaddxpznghrzdldocizdl6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1台だけ違う動きにする</w:t>
+        <w:t xml:space="preserve">ルーム名の下にお知らせを出す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">パネル単位の上書きはありません。違う動きをさせたいパネルには</w:t>
-[...10 lines deleted...]
-作り、そのパネルを移す必要があります。</w:t>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルーム情報</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルームのお知らせ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は、パネルのルーム名の下に短いカードを1枚出します。
+入る前に誰もが知っておくべきことのための場所です。レベルがカードのバッジになります —
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">情報</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リマインダー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">警告</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。既定の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">オフ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">では何も出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">どちらも同じダイアログで行えます。デバイス設定を作り、ページ一覧のいちばん下、
-[...21 lines deleted...]
-つまりデバイスの一覧側でパネルのデバイス設定を指定しても同じことができます。</w:t>
+        <w:t xml:space="preserve">文面は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">内容</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で決めます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルームの説明</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はそのルーム自身の説明を出すので、同じ設定の
+パネルはそれぞれ自分のルームの一文を表示します。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カスタムテキスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はここで言語ごとに
+書き、どのパネルにも同じ文面が出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4105275"/>
+            <wp:extent cx="5715000" cy="2524125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-configuration-assigned-devices-ja" descr="建物とフロアごとに並んだ全パネル。このデバイス設定のものにチェックが付いています。" title="建物とフロアごとに並んだ全パネル。このデバイス設定のものにチェックが付いています。"/>
+            <wp:docPr id="1" name="panel-room-note-setting-ja" descr="ルームのお知らせをリマインダーにし、ルームの説明を表示する設定。" title="ルームのお知らせをリマインダーにし、ルームの説明を表示する設定。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2524125"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルームのお知らせをリマインダーにし、ルームの説明を表示する設定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-info-ja" descr="情報 — ルームにあるもの。" title="情報 — ルームにあるもの。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">情報 — ルームにあるもの。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-reminder-ja" descr="リマインダー — 退室前にすること。" title="リマインダー — 退室前にすること。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">リマインダー — 退室前にすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-warning-ja" descr="警告 — 使えないもの。" title="警告 — 使えないもの。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">警告 — 使えないもの。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どちらのデザインにも表示され、幅 480 のパネルにも表示されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-center-ja" descr="同じリマインダーをセンターのデザインで。" title="同じリマインダーをセンターのデザインで。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">同じリマインダーをセンターのデザインで。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4572000" cy="3048000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-mini-ja" descr="480 × 320 のパネルでも。" title="480 × 320 のパネルでも。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4572000" cy="3048000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">480 × 320 のパネルでも。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">中身のないお知らせは何も出しません — 説明のないルームや、空のエディタです。利用停止中、
+営業時間外、ライセンスの画面にはそれぞれのメッセージがあるので、そこにもカードは出ません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1台だけ違う動きにする</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">パネル単位の上書きはありません。違う動きをさせたいパネルには</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">別のデバイス設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を
+作り、そのパネルを移す必要があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どちらも同じダイアログで行えます。デバイス設定を作り、ページ一覧のいちばん下、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">関連デバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の下にある</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約パネル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を開いて、適用するパネルを選びます。逆方向、
+つまりデバイスの一覧側でパネルのデバイス設定を指定しても同じことができます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4105275"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-configuration-assigned-devices-ja" descr="建物とフロアごとに並んだ全パネル。このデバイス設定のものにチェックが付いています。" title="建物とフロアごとに並んだ全パネル。このデバイス設定のものにチェックが付いています。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4105275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1230,128 +1765,128 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がそのルームを予約できるか、どれだけの長さで予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはリソースの
 予約ルールです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnd6nzdd3jss7ysm8j3yl">
+      <w:hyperlink w:history="1" r:id="rIdwr7rdq5ynyzwd7pcbjbp6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必須かどうか、いつまでに行う必要があるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これも予約ルールです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfq67ltcwlkop0v3zdat7">
+      <w:hyperlink w:history="1" r:id="rIdv1hqipyrxkdrx9arnq_b4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもどの資格情報が存在するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 組織全体の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン方法</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の画面が
 すべてのパネルの既定値を決めます。デバイス設定はそれを上書きでき、その話は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvx4j1pt9kepe3lfdnq148">
+      <w:hyperlink w:history="1" r:id="rIduubwyi0qgmloebloskyq3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1797,51 +2332,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhz6edjnptf13accjgwdsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdns-nx-wck90rrra-4vk9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdqc3smt6wexgqkdltmj32h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdhknvzs89tpbc7xqlzstrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdpsfgzdrrd3uy7onbocs52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId_gbulhsxip8t4sx4glkzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdqnd6nzdd3jss7ysm8j3yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqfq67ltcwlkop0v3zdat7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvx4j1pt9kepe3lfdnq148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d24de77472a94b334849a37af5fa20896bd1444.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8537f0df8b0c6becfa68327595048d0f5cc8a4dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37c4d3fa264d4fecedb11b53daa2f0d445e7e988.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-dgnfkt3l1zejv_a2i3my" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdijpt5xju3nqsvlvg62nh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId0ynh5_6sywfrn4jlpnxi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId-yqjpi4jgkzltjcoqkjas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdbkxteos84v1riqdtcljr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdnydfrjd9onydbd7ctamrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#12523;&#12540;&#12512;&#21517;&#12398;&#19979;&#12395;&#12362;&#30693;&#12425;&#12379;&#12434;&#20986;&#12377;" TargetMode="External"/><Relationship Id="rIdn-6ixtscp6wub50gdwtdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdaddxpznghrzdldocizdl6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdwr7rdq5ynyzwd7pcbjbp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdv1hqipyrxkdrx9arnq_b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIduubwyi0qgmloebloskyq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d24de77472a94b334849a37af5fa20896bd1444.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8537f0df8b0c6becfa68327595048d0f5cc8a4dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dd8007ed731393a3886e5f5e566328532beb3d7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed6b908d41fa307ebab0796e5200459f7711b054.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cc20b5b31b9ec746677cf2050e878d69003219c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b401569fea2d2065cdcbda649bf40735253ae5f4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6b14616bd70ba9354dcd89863a7d27feb8000d0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7126ef5408fc98482520c9d998d41e04c8f9fcaf.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37c4d3fa264d4fecedb11b53daa2f0d445e7e988.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの設定がどこから来るのか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>