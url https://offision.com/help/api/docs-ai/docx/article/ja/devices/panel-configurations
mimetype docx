--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-dgnfkt3l1zejv_a2i3my">
+      <w:hyperlink w:history="1" r:id="rIdvl7frsur8xtorukya-79i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/panel-configurations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルについて変更した内容は、パネル自身には保存されません。ボタンも、本人確認に
 求める資格情報も、スキンもスクリーンセーバーも、すべて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス設定</w:t>
@@ -248,51 +248,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室内パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ルームの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に置く会議アシスタントの画面です。別のパネルであり
 独自の設定を持つため、専用のページがあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijpt5xju3nqsvlvg62nh9">
+      <w:hyperlink w:history="1" r:id="rIdk4vcdrxmx7lqy1bouohqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議アシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -301,51 +301,51 @@
       <w:r>
         <w:t xml:space="preserve"> — パネルが本人確認として何を受け付けるか。また、何も求めない
 ことを許すかどうか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 遠隔操作のカウントダウンと、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ynh5_6sywfrn4jlpnxi6">
+      <w:hyperlink w:history="1" r:id="rIdvfgrr7gbzrgyoiijfui5x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルがオフラインになったときに誰かへメールを送るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -511,51 +511,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルから予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアとその他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 には提示するものが何もありません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-yqjpi4jgkzltjcoqkjas">
+      <w:hyperlink w:history="1" r:id="rIdnwlt2e2t_ittltjt-nmz5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -710,62 +710,62 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルーム情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルーム名の文字サイズ（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbkxteos84v1riqdtcljr1">
+            <w:hyperlink w:history="1" r:id="rIdv8qqshop3hk2lvx8d9vei">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">テキスト サイズ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）、設備、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnydfrjd9onydbd7ctamrh">
+            <w:hyperlink w:history="1" r:id="rIdtmaah_igmfzsn_nd17eit">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームのお知らせ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約情報</w:t>
             </w:r>
@@ -973,51 +973,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このうち操作に関する3グループが以前の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">機能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページで、そこにあったスイッチはすべて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn-6ixtscp6wub50gdwtdm">
+      <w:hyperlink w:history="1" r:id="rIdftekdaxgdefga5mmlvqid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に載っています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カラーコントロール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1065,51 +1065,51 @@
 パネルには2つのデザインがあり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">よりはるかに描くものが少なく、
 サイドレールも背景画像もQRの置き場もありません。そのデザインが描けない設定は隠されるの
 ではなく無効化されるため、パネルが無視する設定を変えられるふりをしません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaddxpznghrzdldocizdl6">
+      <w:hyperlink w:history="1" r:id="rIdy3gsopf6lf-nzeqfh1hof">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルーム名の下にお知らせを出す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1256,465 +1256,230 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ルームのお知らせをリマインダーにし、ルームの説明を表示する設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">情報 — ルームにあるもの。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">リマインダー — 退室前にすること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">警告 — 使えないもの。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どちらのデザインにも表示され、幅 480 のパネルにも表示されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">同じリマインダーをセンターのデザインで。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">480 × 320 のパネルでも。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">中身のないお知らせは何も出しません — 説明のないルームや、空のエディタです。利用停止中、
+営業時間外、ライセンスの画面にはそれぞれのメッセージがあるので、そこにもカードは出ません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1台だけ違う動きにする</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">パネル単位の上書きはありません。違う動きをさせたいパネルには</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">別のデバイス設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を
+作り、そのパネルを移す必要があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どちらも同じダイアログで行えます。デバイス設定を作り、ページ一覧のいちばん下、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">関連デバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の下にある</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約パネル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を開いて、適用するパネルを選びます。逆方向、
+つまりデバイスの一覧側でパネルのデバイス設定を指定しても同じことができます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:extent cx="5715000" cy="4105275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-room-note-info-ja" descr="情報 — ルームにあるもの。" title="情報 — ルームにあるもの。"/>
+            <wp:docPr id="1" name="panel-configuration-assigned-devices-ja" descr="建物とフロアごとに並んだ全パネル。このデバイス設定のものにチェックが付いています。" title="建物とフロアごとに並んだ全パネル。このデバイス設定のものにチェックが付いています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3571875"/>
-[...382 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4105275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1765,128 +1530,128 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がそのルームを予約できるか、どれだけの長さで予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはリソースの
 予約ルールです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwr7rdq5ynyzwd7pcbjbp6">
+      <w:hyperlink w:history="1" r:id="rIdlwxc6aja8nmgenpwmrant">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必須かどうか、いつまでに行う必要があるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これも予約ルールです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv1hqipyrxkdrx9arnq_b4">
+      <w:hyperlink w:history="1" r:id="rId94sw-qkm8zenefb9pnnv7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもどの資格情報が存在するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 組織全体の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン方法</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の画面が
 すべてのパネルの既定値を決めます。デバイス設定はそれを上書きでき、その話は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduubwyi0qgmloebloskyq3">
+      <w:hyperlink w:history="1" r:id="rIdpadm2feg-y3is6nca9nxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2332,51 +2097,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-dgnfkt3l1zejv_a2i3my" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdijpt5xju3nqsvlvg62nh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId0ynh5_6sywfrn4jlpnxi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId-yqjpi4jgkzltjcoqkjas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdbkxteos84v1riqdtcljr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdnydfrjd9onydbd7ctamrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#12523;&#12540;&#12512;&#21517;&#12398;&#19979;&#12395;&#12362;&#30693;&#12425;&#12379;&#12434;&#20986;&#12377;" TargetMode="External"/><Relationship Id="rIdn-6ixtscp6wub50gdwtdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdaddxpznghrzdldocizdl6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdwr7rdq5ynyzwd7pcbjbp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdv1hqipyrxkdrx9arnq_b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIduubwyi0qgmloebloskyq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d24de77472a94b334849a37af5fa20896bd1444.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8537f0df8b0c6becfa68327595048d0f5cc8a4dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dd8007ed731393a3886e5f5e566328532beb3d7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed6b908d41fa307ebab0796e5200459f7711b054.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cc20b5b31b9ec746677cf2050e878d69003219c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b401569fea2d2065cdcbda649bf40735253ae5f4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6b14616bd70ba9354dcd89863a7d27feb8000d0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7126ef5408fc98482520c9d998d41e04c8f9fcaf.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37c4d3fa264d4fecedb11b53daa2f0d445e7e988.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvl7frsur8xtorukya-79i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdk4vcdrxmx7lqy1bouohqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdvfgrr7gbzrgyoiijfui5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdnwlt2e2t_ittltjt-nmz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdv8qqshop3hk2lvx8d9vei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdtmaah_igmfzsn_nd17eit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#12523;&#12540;&#12512;&#21517;&#12398;&#19979;&#12395;&#12362;&#30693;&#12425;&#12379;&#12434;&#20986;&#12377;" TargetMode="External"/><Relationship Id="rIdftekdaxgdefga5mmlvqid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdy3gsopf6lf-nzeqfh1hof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlwxc6aja8nmgenpwmrant" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId94sw-qkm8zenefb9pnnv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpadm2feg-y3is6nca9nxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08a2fba32500be783b0ab7f1829911a82be35797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1a8dea7828a81861156b4b267c476e04369d283.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03b3539a975b076ec553e9994e75a6b5f41056e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9920258a3d78b7195ea9c0a01955cee78d69f46c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの設定がどこから来るのか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>