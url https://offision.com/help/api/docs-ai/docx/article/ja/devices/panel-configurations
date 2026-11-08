--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvl7frsur8xtorukya-79i">
+      <w:hyperlink w:history="1" r:id="rIduseqd_x3hefd78_tudjnm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/panel-configurations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルについて変更した内容は、パネル自身には保存されません。ボタンも、本人確認に
 求める資格情報も、スキンもスクリーンセーバーも、すべて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス設定</w:t>
@@ -248,51 +248,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室内パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ルームの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に置く会議アシスタントの画面です。別のパネルであり
 独自の設定を持つため、専用のページがあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk4vcdrxmx7lqy1bouohqp">
+      <w:hyperlink w:history="1" r:id="rId9jml81yz-wixql8qdthg-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議アシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -301,51 +301,51 @@
       <w:r>
         <w:t xml:space="preserve"> — パネルが本人確認として何を受け付けるか。また、何も求めない
 ことを許すかどうか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 遠隔操作のカウントダウンと、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvfgrr7gbzrgyoiijfui5x">
+      <w:hyperlink w:history="1" r:id="rIduqvxe-oja-3bcm5ze5buh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルがオフラインになったときに誰かへメールを送るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -511,51 +511,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルから予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアとその他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 には提示するものが何もありません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwlt2e2t_ittltjt-nmz5">
+      <w:hyperlink w:history="1" r:id="rId1kpxtmfqhvdqr8s8rcdjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -710,62 +710,62 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルーム情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルーム名の文字サイズ（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv8qqshop3hk2lvx8d9vei">
+            <w:hyperlink w:history="1" r:id="rIdlentanbbb8q2t8xw5das_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">テキスト サイズ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）、設備、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtmaah_igmfzsn_nd17eit">
+            <w:hyperlink w:history="1" r:id="rIdn6sqbyil6ogldy-3va_g1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームのお知らせ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約情報</w:t>
             </w:r>
@@ -973,51 +973,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このうち操作に関する3グループが以前の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">機能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページで、そこにあったスイッチはすべて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdftekdaxgdefga5mmlvqid">
+      <w:hyperlink w:history="1" r:id="rIdvcqlxdmeefpn0vv4t2g-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に載っています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カラーコントロール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1065,51 +1065,51 @@
 パネルには2つのデザインがあり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">よりはるかに描くものが少なく、
 サイドレールも背景画像もQRの置き場もありません。そのデザインが描けない設定は隠されるの
 ではなく無効化されるため、パネルが無視する設定を変えられるふりをしません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3gsopf6lf-nzeqfh1hof">
+      <w:hyperlink w:history="1" r:id="rId2rvlbscn2olgidreajx8s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルーム名の下にお知らせを出す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1530,128 +1530,128 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がそのルームを予約できるか、どれだけの長さで予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはリソースの
 予約ルールです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwxc6aja8nmgenpwmrant">
+      <w:hyperlink w:history="1" r:id="rIdicail9zudb7jhd3somvtv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必須かどうか、いつまでに行う必要があるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これも予約ルールです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId94sw-qkm8zenefb9pnnv7">
+      <w:hyperlink w:history="1" r:id="rIdmdj3eazqtl9vixb7-y0zd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもどの資格情報が存在するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 組織全体の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン方法</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の画面が
 すべてのパネルの既定値を決めます。デバイス設定はそれを上書きでき、その話は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpadm2feg-y3is6nca9nxq">
+      <w:hyperlink w:history="1" r:id="rIdw3j5egwvnjdaahaac3w9p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2097,51 +2097,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvl7frsur8xtorukya-79i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdk4vcdrxmx7lqy1bouohqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdvfgrr7gbzrgyoiijfui5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdnwlt2e2t_ittltjt-nmz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdv8qqshop3hk2lvx8d9vei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdtmaah_igmfzsn_nd17eit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#12523;&#12540;&#12512;&#21517;&#12398;&#19979;&#12395;&#12362;&#30693;&#12425;&#12379;&#12434;&#20986;&#12377;" TargetMode="External"/><Relationship Id="rIdftekdaxgdefga5mmlvqid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdy3gsopf6lf-nzeqfh1hof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlwxc6aja8nmgenpwmrant" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId94sw-qkm8zenefb9pnnv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpadm2feg-y3is6nca9nxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08a2fba32500be783b0ab7f1829911a82be35797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1a8dea7828a81861156b4b267c476e04369d283.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03b3539a975b076ec553e9994e75a6b5f41056e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9920258a3d78b7195ea9c0a01955cee78d69f46c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduseqd_x3hefd78_tudjnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rId9jml81yz-wixql8qdthg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIduqvxe-oja-3bcm5ze5buh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId1kpxtmfqhvdqr8s8rcdjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdlentanbbb8q2t8xw5das_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdn6sqbyil6ogldy-3va_g1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#12523;&#12540;&#12512;&#21517;&#12398;&#19979;&#12395;&#12362;&#30693;&#12425;&#12379;&#12434;&#20986;&#12377;" TargetMode="External"/><Relationship Id="rIdvcqlxdmeefpn0vv4t2g-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId2rvlbscn2olgidreajx8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdicail9zudb7jhd3somvtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdmdj3eazqtl9vixb7-y0zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdw3j5egwvnjdaahaac3w9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08a2fba32500be783b0ab7f1829911a82be35797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1a8dea7828a81861156b4b267c476e04369d283.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03b3539a975b076ec553e9994e75a6b5f41056e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9920258a3d78b7195ea9c0a01955cee78d69f46c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの設定がどこから来るのか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>