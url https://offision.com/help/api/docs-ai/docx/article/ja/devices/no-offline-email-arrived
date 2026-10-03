--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オフラインのメールが届かない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネルは明らかに死んでいるのに、誰にも知らされなかった。原因は 5 つ。誰が設定したか 覚えていない待ち時間と、警告もなく空のまま保存できてしまう宛先の一覧から始めます。</w:t>
+        <w:t xml:space="preserve">パネルは明らかに死んでいるのに、誰にも知らされなかった。原因は 5 つ。誰が設定したか覚えていない待ち時間と、警告もなく空のまま保存できてしまう宛先の一覧から始めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfyhg2tq3j78vspewteivt">
+      <w:hyperlink w:history="1" r:id="rIdfhyewoxrstnv4hmsyvu-p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/no-offline-email-arrived/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まず、コンソールもオフラインだと言っていますか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlmx1jugqh4vgpz0bf0j_r">
+      <w:hyperlink w:history="1" r:id="rId9kpqpcrxwys0lmcjiufsy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を開き、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステータス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -345,104 +345,148 @@
       <w:r>
         <w:t xml:space="preserve">設定の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページを開き、入力されているはずと信じるのではなく実際に
 一覧を読んでください。本来入れたい人を追加できないなら、その人にはデバイスを管理
 する権限がありません。ピッカーはそこで絞り込んでいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 3 — そのデバイスにハードウェアが一度もペアリングされていない</w:t>
+        <w:t xml:space="preserve">Solution 3 — そのデバイスに今ハードウェアが付いていない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ハードウェアが届く前に作られたデバイスのレコード — 予約され、名前が付き、フロアに
-[...19 lines deleted...]
-        <w:t xml:space="preserve">デバイスモニタリングは、ペアリング済みのデバイスの </w:t>
+        <w:t xml:space="preserve">通知が見ているのは、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">今</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ハードウェアが付いているレコードだけです。付いていない
+レコードは完全に除外されます — 納品前に予約され、名前が付き、フロアに置かれただけで
+一度も接続されていないものも、接続されていたが切断されたものも同じです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">交換のときに引っかかるのは後者です。新しいハードウェアを既存のレコードに付けるので
+はなく、交換用に新しいレコードを作ってしまうと、古いほうは監視されたままメールを
+出し続け、新しいほうは作られた瞬間から沈黙します。交換機は、故障した機体が載って
+いたレコードにそのまま付けてください —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId778kqu4p0e3ruxzcilsw5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">故障したパネルを交換する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どちらの状態かを確かめるのはデバイスモニタリングではなく </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約パネル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ›
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> です。モニタリングのページはペアリング済みのデバイスしか並べないので、
+何も付いていないレコードはそもそも出てきません。デバイス一覧での </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続状況</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、</w:t>
-[...11 lines deleted...]
-持ったことがありません。</w:t>
+        <w:t xml:space="preserve"> は
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイスなし</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — この障害についてはすでに送られている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通知は </w:t>
       </w:r>
       <w:r>
@@ -500,51 +544,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — 送信メールがそもそも動いていない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オフライン通知は Offision の他のすべてと同じ送信メールを使います。予約の確認や
 来訪者の招待も届いていないなら、これはモニタリングの問題ではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnhnqdgpaol7tnqtpe8cf">
+      <w:hyperlink w:history="1" r:id="rIdieknawh69b1p5zeybjucl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「止まった」のではなく「一度も動いたことがない」ときは、早い段階で切り分ける価値が
 あります。メール設定が最後まで済んでいないテナントの上で正しく作られた設定は、壊れた
 通知とまったく同じに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1048,51 +1092,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfyhg2tq3j78vspewteivt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdlmx1jugqh4vgpz0bf0j_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdpnhnqdgpaol7tnqtpe8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfhyewoxrstnv4hmsyvu-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId9kpqpcrxwys0lmcjiufsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId778kqu4p0e3ruxzcilsw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdieknawh69b1p5zeybjucl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>オフラインのメールが届かない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>