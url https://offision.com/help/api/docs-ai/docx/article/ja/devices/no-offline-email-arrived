--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhyewoxrstnv4hmsyvu-p">
+      <w:hyperlink w:history="1" r:id="rIdltlqxqpq3gsuvmqerol90">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/no-offline-email-arrived/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まず、コンソールもオフラインだと言っていますか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9kpqpcrxwys0lmcjiufsy">
+      <w:hyperlink w:history="1" r:id="rIdolnqv9rghcwyzvfol4ezq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を開き、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステータス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -382,51 +382,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ハードウェアが付いているレコードだけです。付いていない
 レコードは完全に除外されます — 納品前に予約され、名前が付き、フロアに置かれただけで
 一度も接続されていないものも、接続されていたが切断されたものも同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">交換のときに引っかかるのは後者です。新しいハードウェアを既存のレコードに付けるので
 はなく、交換用に新しいレコードを作ってしまうと、古いほうは監視されたままメールを
 出し続け、新しいほうは作られた瞬間から沈黙します。交換機は、故障した機体が載って
 いたレコードにそのまま付けてください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId778kqu4p0e3ruxzcilsw5">
+      <w:hyperlink w:history="1" r:id="rIdlvbjgjunu9vut1dtpu7wt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">故障したパネルを交換する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらの状態かを確かめるのはデバイスモニタリングではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネル</w:t>
       </w:r>
@@ -544,51 +544,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — 送信メールがそもそも動いていない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オフライン通知は Offision の他のすべてと同じ送信メールを使います。予約の確認や
 来訪者の招待も届いていないなら、これはモニタリングの問題ではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdieknawh69b1p5zeybjucl">
+      <w:hyperlink w:history="1" r:id="rId2sb2nwj3exippjqff4su1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「止まった」のではなく「一度も動いたことがない」ときは、早い段階で切り分ける価値が
 あります。メール設定が最後まで済んでいないテナントの上で正しく作られた設定は、壊れた
 通知とまったく同じに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1092,51 +1092,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfhyewoxrstnv4hmsyvu-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId9kpqpcrxwys0lmcjiufsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId778kqu4p0e3ruxzcilsw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdieknawh69b1p5zeybjucl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdltlqxqpq3gsuvmqerol90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdolnqv9rghcwyzvfol4ezq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdlvbjgjunu9vut1dtpu7wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId2sb2nwj3exippjqff4su1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>オフラインのメールが届かない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>