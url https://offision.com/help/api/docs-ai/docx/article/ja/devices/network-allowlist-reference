--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,105 +52,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda_cl4scg8cjcjndaav5st">
+      <w:hyperlink w:history="1" r:id="rIdbuorcy8ze8jvmw9yv-me7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/network-allowlist-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイスやコンピューターが接続しているネットワークから、以下への</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外向き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">通信を
 許可してください。アカウントはいずれか 1 つのデータセンターにあります。その列を
 使ってください。どちらか分からない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_duyn2kn3q1puyuhus4n4">
+      <w:hyperlink w:history="1" r:id="rId1p5yusrxrn6an4kudn5mm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データの保存場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">プロキシで URL の許可リストを求められた場合、ここに挙げたホスト名がそれにあたります。
 Offision がこれ以外の URL を開くことはありません。
 ここに挙げたものはいずれも受信方向の規則を必要としません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjrzjqmm96hwalnaqw-uie">
+      <w:hyperlink w:history="1" r:id="rId72rwuugermebs7j3wzhzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">制限されたネットワークで Offision デバイスを使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">常に必要</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1510,101 +1510,101 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コントロールプロセッサー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は 3 つ目の形に当たり、分離されたネットワークでは
 最も扱いやすい答えになることがよくあります。機器と同じサブネットに置いて現場の
 機器に接続し、自分から外へ発信するため、外向きの経路をこの 1 台に集約できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのセンサーがどの形かは、それぞれのページを参照してください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwph2sb0xrjrdfx1kip0fv">
+      <w:hyperlink w:history="1" r:id="rIdb1hfg4chilk7iy4lwg67b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr4ndhm0dqf2c5_uwg8h8t">
+      <w:hyperlink w:history="1" r:id="rIdelpbzwbcspgse4t1itjbk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmeezldz2ugcsngh9vxqqi">
+      <w:hyperlink w:history="1" r:id="rId-2zptvchxqmeh97xa9jcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 はベンダーのクラウドから読み取ります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydfsupjxp1sn9trquwpag">
+      <w:hyperlink w:history="1" r:id="rIdd0ou8m17xuh4l6j-l8dnm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Milesight センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は社内のゲートウェイ経由で送信します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd9ojakwdwwd4melsnanua">
+      <w:hyperlink w:history="1" r:id="rIdqnrxgwzlpvorqhjqtnkub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS ドアロックリレー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は自分で Offision に接続します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が必要としないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2245,51 +2245,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda_cl4scg8cjcjndaav5st" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId_duyn2kn3q1puyuhus4n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdjrzjqmm96hwalnaqw-uie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdwph2sb0xrjrdfx1kip0fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdr4ndhm0dqf2c5_uwg8h8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rIdmeezldz2ugcsngh9vxqqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdydfsupjxp1sn9trquwpag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdd9ojakwdwwd4melsnanua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbuorcy8ze8jvmw9yv-me7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId1p5yusrxrn6an4kudn5mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId72rwuugermebs7j3wzhzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdb1hfg4chilk7iy4lwg67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdelpbzwbcspgse4t1itjbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId-2zptvchxqmeh97xa9jcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdd0ou8m17xuh4l6j-l8dnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdqnrxgwzlpvorqhjqtnkub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision が接続するすべてのアドレス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>