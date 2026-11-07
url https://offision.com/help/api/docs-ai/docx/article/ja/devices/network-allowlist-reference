--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,105 +52,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbuorcy8ze8jvmw9yv-me7">
+      <w:hyperlink w:history="1" r:id="rIdbr3tpwcw8e7nqr2dstoze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/network-allowlist-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイスやコンピューターが接続しているネットワークから、以下への</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外向き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">通信を
 許可してください。アカウントはいずれか 1 つのデータセンターにあります。その列を
 使ってください。どちらか分からない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1p5yusrxrn6an4kudn5mm">
+      <w:hyperlink w:history="1" r:id="rIdzz4a2aidlyuk-zecx6kkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データの保存場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">プロキシで URL の許可リストを求められた場合、ここに挙げたホスト名がそれにあたります。
 Offision がこれ以外の URL を開くことはありません。
 ここに挙げたものはいずれも受信方向の規則を必要としません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId72rwuugermebs7j3wzhzd">
+      <w:hyperlink w:history="1" r:id="rIdyrqxbbs71nti3_ktz4mum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">制限されたネットワークで Offision デバイスを使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">常に必要</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1510,101 +1510,101 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コントロールプロセッサー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は 3 つ目の形に当たり、分離されたネットワークでは
 最も扱いやすい答えになることがよくあります。機器と同じサブネットに置いて現場の
 機器に接続し、自分から外へ発信するため、外向きの経路をこの 1 台に集約できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのセンサーがどの形かは、それぞれのページを参照してください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb1hfg4chilk7iy4lwg67b">
+      <w:hyperlink w:history="1" r:id="rIdjbdyepwuszya6a7qr_p3r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelpbzwbcspgse4t1itjbk">
+      <w:hyperlink w:history="1" r:id="rIdnyvhvgkx47z6eyywb6sq2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-2zptvchxqmeh97xa9jcc">
+      <w:hyperlink w:history="1" r:id="rIdyfdysozhhi1im9nwwx9tv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 はベンダーのクラウドから読み取ります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd0ou8m17xuh4l6j-l8dnm">
+      <w:hyperlink w:history="1" r:id="rIdunpuuvrbxjucliknidujm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Milesight センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は社内のゲートウェイ経由で送信します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnrxgwzlpvorqhjqtnkub">
+      <w:hyperlink w:history="1" r:id="rId9njjefdcpv21kapspyqit">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS ドアロックリレー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は自分で Offision に接続します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が必要としないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2245,51 +2245,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbuorcy8ze8jvmw9yv-me7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId1p5yusrxrn6an4kudn5mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId72rwuugermebs7j3wzhzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdb1hfg4chilk7iy4lwg67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdelpbzwbcspgse4t1itjbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId-2zptvchxqmeh97xa9jcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdd0ou8m17xuh4l6j-l8dnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdqnrxgwzlpvorqhjqtnkub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbr3tpwcw8e7nqr2dstoze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdzz4a2aidlyuk-zecx6kkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdyrqxbbs71nti3_ktz4mum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdjbdyepwuszya6a7qr_p3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdnyvhvgkx47z6eyywb6sq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rIdyfdysozhhi1im9nwwx9tv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdunpuuvrbxjucliknidujm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rId9njjefdcpv21kapspyqit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision が接続するすべてのアドレス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>