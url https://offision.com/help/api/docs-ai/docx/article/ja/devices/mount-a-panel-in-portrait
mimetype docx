--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルを縦向きに設置する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">端末を縦にしたときルームパネルが何を描くか、そこで予定表の列がひとりでに畳まれる理由、 そして最初の一台を回す前にオンにしておきたい構成のスイッチ一つ。</w:t>
+        <w:t xml:space="preserve">端末を縦にしたときルームパネルが何を描くか、そこで予定表の列がひとりでに畳まれる理由、そして最初の一台を回す前にオンにしておきたい構成のスイッチ一つ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdit7wk3wimwhf8f0o5t3gt">
+      <w:hyperlink w:history="1" r:id="rIdcovaebxf6fttbsz_hn8eu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはすでに</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdee4zuukzixg1iu4vxbfhb">
+      <w:hyperlink w:history="1" r:id="rIdm5jsxpsvu8myr2zs56s6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接続済み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、構成のデザインは予定表の列がある
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モダン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であること。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -308,70 +308,70 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成がパネルの振る舞いを語るようになります。あとで読む人が、縦向きなら勝手に畳まれると
 知っている必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成は共有されます。同じ構成が小さな横向きパネルにも使われていれば、そちらも同じように
 列が畳まれて楽になります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyttsktsmgudbteam1isvj">
+      <w:hyperlink w:history="1" r:id="rIdt4fcqw8tzbzrhosjcoyqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面が狭いパネルの記事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が勧めているのはまさにそれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでにパネルが載っている構成を保存すると、対象のパネルを列挙した確認が出ます。確認すれば、
-各パネルは次回の再読み込みで変更を拾います。</w:t>
+各パネルは約 1 秒で変更を拾います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. パネルで確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールをタップしてください。列がその日の予定表を載せて全幅までスライドして開き、縁のシェブロンで
 手動で畳み直せます。放っておけば 3 分間触られないと自分で畳まれるので、9 時に誰かが開いたパネルが
 正午まで開いたままということはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -488,51 +488,51 @@
         <w:t xml:space="preserve">センターデザイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どちらの向きでも列はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルの言語、ロゴ、ボタン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 横向きと同じ構成から来ます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7dhqqn0bqypzrmhvwv41_">
+      <w:hyperlink w:history="1" r:id="rIdvaqncv8bhg7bqrdgtkosy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネル構成</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -958,51 +958,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdit7wk3wimwhf8f0o5t3gt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdee4zuukzixg1iu4vxbfhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyttsktsmgudbteam1isvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId7dhqqn0bqypzrmhvwv41_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fda5f8c5ad123ffbd2f5ec50c745e8054154401d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9920f1edb48ee09e6f1270de4eed88a3d45f411.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcovaebxf6fttbsz_hn8eu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdm5jsxpsvu8myr2zs56s6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdt4fcqw8tzbzrhosjcoyqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdvaqncv8bhg7bqrdgtkosy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fda5f8c5ad123ffbd2f5ec50c745e8054154401d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9920f1edb48ee09e6f1270de4eed88a3d45f411.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルを縦向きに設置する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>