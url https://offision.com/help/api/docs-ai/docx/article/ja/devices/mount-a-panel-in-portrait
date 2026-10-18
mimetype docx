--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcovaebxf6fttbsz_hn8eu">
+      <w:hyperlink w:history="1" r:id="rIdfsrrwtym5p-skvsetmy_w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはすでに</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm5jsxpsvu8myr2zs56s6h">
+      <w:hyperlink w:history="1" r:id="rId0c-ycattka159ow4fyte0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接続済み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、構成のデザインは予定表の列がある
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モダン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であること。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -308,51 +308,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成がパネルの振る舞いを語るようになります。あとで読む人が、縦向きなら勝手に畳まれると
 知っている必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成は共有されます。同じ構成が小さな横向きパネルにも使われていれば、そちらも同じように
 列が畳まれて楽になります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt4fcqw8tzbzrhosjcoyqz">
+      <w:hyperlink w:history="1" r:id="rIdsmbl5ibvlaya-dryk_dii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面が狭いパネルの記事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が勧めているのはまさにそれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでにパネルが載っている構成を保存すると、対象のパネルを列挙した確認が出ます。確認すれば、
 各パネルは約 1 秒で変更を拾います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -488,51 +488,51 @@
         <w:t xml:space="preserve">センターデザイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どちらの向きでも列はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルの言語、ロゴ、ボタン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 横向きと同じ構成から来ます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvaqncv8bhg7bqrdgtkosy">
+      <w:hyperlink w:history="1" r:id="rIdalc7jldeg20uepxcq4t0h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネル構成</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -958,51 +958,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcovaebxf6fttbsz_hn8eu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdm5jsxpsvu8myr2zs56s6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdt4fcqw8tzbzrhosjcoyqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdvaqncv8bhg7bqrdgtkosy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fda5f8c5ad123ffbd2f5ec50c745e8054154401d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9920f1edb48ee09e6f1270de4eed88a3d45f411.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfsrrwtym5p-skvsetmy_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId0c-ycattka159ow4fyte0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdsmbl5ibvlaya-dryk_dii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdalc7jldeg20uepxcq4t0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e1b087bfeb0e06f26e2bfb93a91b31a60196ef4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee03d88db6c8ba6991a96eb4db51a758d84513bc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルを縦向きに設置する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>