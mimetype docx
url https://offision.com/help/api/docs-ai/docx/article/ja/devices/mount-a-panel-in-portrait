--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsrrwtym5p-skvsetmy_w">
+      <w:hyperlink w:history="1" r:id="rIdu5nbqzrcaywdnzukpr97v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはすでに</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0c-ycattka159ow4fyte0">
+      <w:hyperlink w:history="1" r:id="rIdr5l0owz3vaa6jq857c0tr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接続済み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、構成のデザインは予定表の列がある
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モダン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であること。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -308,51 +308,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成がパネルの振る舞いを語るようになります。あとで読む人が、縦向きなら勝手に畳まれると
 知っている必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成は共有されます。同じ構成が小さな横向きパネルにも使われていれば、そちらも同じように
 列が畳まれて楽になります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmbl5ibvlaya-dryk_dii">
+      <w:hyperlink w:history="1" r:id="rIdhcj7vasqkbgkez-8r2_pw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面が狭いパネルの記事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が勧めているのはまさにそれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでにパネルが載っている構成を保存すると、対象のパネルを列挙した確認が出ます。確認すれば、
 各パネルは約 1 秒で変更を拾います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -488,51 +488,51 @@
         <w:t xml:space="preserve">センターデザイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どちらの向きでも列はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルの言語、ロゴ、ボタン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 横向きと同じ構成から来ます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalc7jldeg20uepxcq4t0h">
+      <w:hyperlink w:history="1" r:id="rIdlohfu0nham-eis2n9gerk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネル構成</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -958,51 +958,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfsrrwtym5p-skvsetmy_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId0c-ycattka159ow4fyte0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdsmbl5ibvlaya-dryk_dii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdalc7jldeg20uepxcq4t0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e1b087bfeb0e06f26e2bfb93a91b31a60196ef4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee03d88db6c8ba6991a96eb4db51a758d84513bc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu5nbqzrcaywdnzukpr97v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdr5l0owz3vaa6jq857c0tr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdhcj7vasqkbgkez-8r2_pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdlohfu0nham-eis2n9gerk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e1b087bfeb0e06f26e2bfb93a91b31a60196ef4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee03d88db6c8ba6991a96eb4db51a758d84513bc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルを縦向きに設置する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>