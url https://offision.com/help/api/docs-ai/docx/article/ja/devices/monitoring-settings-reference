--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">モニタリングの設定項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">デバイス設定のモニタリングページにある項目のすべて。リモート操作のカウントダウンと、 オフラインを誰かが知るかどうか、いつ知るか、誰が知るかを決める 3 つの設定です。</w:t>
+        <w:t xml:space="preserve">デバイスのオフライン通知を有効にする — モニタリングページにある項目のすべて。リモート操作のカウントダウンと、オフラインを誰かが知るかどうか、いつ知るか、誰が知るかを決める 3 つの設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsfzifk4rlb3nnn-6mddy">
+      <w:hyperlink w:history="1" r:id="rIdramp6ijm0hjajwropxbhb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/monitoring-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はデバイス設定のページの一つです。予約パネル、固定席パネル、
 イベントパネル、サイネージの設定に現れ、どれでも同じ 4 項目です。</w:t>
@@ -226,64 +226,101 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">リモート操作の前に確認する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">管理者が操作を引き取る前に、デバイス上で 10 秒のカウントダウンを表示し、その場にいる人が断れるようにします。オフにすると、引き取りはただちに始まります。</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">強制リモート操作</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> で引き取りが始まる前に、デバイス上に </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">拒否</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 付きの 15 秒のカウントダウンを表示し、その場にいる人が断れるようにします。オフにすると、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">強制リモート操作</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> はただちに始まります。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">デバイスで許可を依頼</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> は、この設定にかかわらず、常に誰かが許可するのを待ちます。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">ドアのそばのパネル、つまり誰かが予約操作の途中かもしれない場所ではオンのままに。誰も立たないスクリーンではオフに。そうしないと、来るはずのない拒否のために毎回 10 秒待つことになります。</w:t>
+              <w:t xml:space="preserve">ドアのそばのパネル、つまり誰かが予約操作の途中かもしれない場所ではオンのままに。誰も立たないスクリーンではオフに。そうしないと、来るはずのない拒否のために、強制の引き取りが毎回 15 秒待つことになります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">デバイスのオフライン通知</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -484,84 +521,84 @@
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスが監視されるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ペアリング済みのデバイスは、ここの設定に
 関係なく自分の接続状態を
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdago1za7mnhl-85ya2i4xi">
+      <w:hyperlink w:history="1" r:id="rId5mbuqhiikae6zdsrwakh6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に報告します。
 このページが決めるのは、そのあとメールが続くかどうかだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">健全性の警告。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 電波の弱さ、CPU の温度、ストレージの逼迫、バッテリー残量は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwmhbgniirsndyva-ypr2">
+      <w:hyperlink w:history="1" r:id="rIdayxfj6kymhfvwtv3zzszo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スクリーンモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に表示され、ここで何を設定してもメールにはなりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -571,51 +608,51 @@
       <w:r>
         <w:t xml:space="preserve"> 文言は共有のメールテンプレートから来るもので、デバイス設定
 からではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールの差出人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 差出人アドレスと言語はテナントのメール設定です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbc_k1jvwuuecoeec7qhxn">
+      <w:hyperlink w:history="1" r:id="rIdnpz5wrft9bkc_z12qldim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1062,51 +1099,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrsfzifk4rlb3nnn-6mddy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIdago1za7mnhl-85ya2i4xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIduwmhbgniirsndyva-ypr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdbc_k1jvwuuecoeec7qhxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdramp6ijm0hjajwropxbhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId5mbuqhiikae6zdsrwakh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdayxfj6kymhfvwtv3zzszo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdnpz5wrft9bkc_z12qldim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>モニタリングの設定項目</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>