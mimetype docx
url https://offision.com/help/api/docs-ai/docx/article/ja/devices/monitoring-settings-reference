--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdramp6ijm0hjajwropxbhb">
+      <w:hyperlink w:history="1" r:id="rIdyti1qzmchcs-ht96kktow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/monitoring-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はデバイス設定のページの一つです。予約パネル、固定席パネル、
 イベントパネル、サイネージの設定に現れ、どれでも同じ 4 項目です。</w:t>
@@ -521,84 +521,84 @@
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスが監視されるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ペアリング済みのデバイスは、ここの設定に
 関係なく自分の接続状態を
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5mbuqhiikae6zdsrwakh6">
+      <w:hyperlink w:history="1" r:id="rIdjsyd63whi0i2hgeamd8kj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に報告します。
 このページが決めるのは、そのあとメールが続くかどうかだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">健全性の警告。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 電波の弱さ、CPU の温度、ストレージの逼迫、バッテリー残量は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayxfj6kymhfvwtv3zzszo">
+      <w:hyperlink w:history="1" r:id="rIdklglv3vayyz5ipjlvd9wa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スクリーンモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に表示され、ここで何を設定してもメールにはなりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -608,51 +608,51 @@
       <w:r>
         <w:t xml:space="preserve"> 文言は共有のメールテンプレートから来るもので、デバイス設定
 からではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールの差出人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 差出人アドレスと言語はテナントのメール設定です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpz5wrft9bkc_z12qldim">
+      <w:hyperlink w:history="1" r:id="rIddvrz6dpu5jcdm1jeytmyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1099,51 +1099,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdramp6ijm0hjajwropxbhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId5mbuqhiikae6zdsrwakh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdayxfj6kymhfvwtv3zzszo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdnpz5wrft9bkc_z12qldim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyti1qzmchcs-ht96kktow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIdjsyd63whi0i2hgeamd8kj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdklglv3vayyz5ipjlvd9wa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIddvrz6dpu5jcdm1jeytmyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>モニタリングの設定項目</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>