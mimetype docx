--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvmbubhttwikxnbwqiq8g">
+      <w:hyperlink w:history="1" r:id="rIdl8xbxsskiuflfxyhajh6t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/make-room-panel-text-larger/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルの文字を大きくする設定は二つあり、どちらも画面全体を拡大するものではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">テキスト サイズ</w:t>
       </w:r>
@@ -153,82 +153,82 @@
         <w:t xml:space="preserve">パネルがスケジュール デザインであること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> では二つとも </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">このデザインでは利用できません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されて選べません。センターは文字の長さから自分で大きさを決めるためです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhod2hyly5ueawzx1aywsl">
+      <w:hyperlink w:history="1" r:id="rId3hpquyttghielc9bvwouw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのパネルを変えるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 構成は、割り当てられたすべてのパネルに効きます。一部のパネルだけ文字を大きくしたいときは、先にそのパネル用の構成を作ってください — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds70fpl5shfvgbjoto7mec">
+      <w:hyperlink w:history="1" r:id="rIdvu1lc1ah1ch5hczc_velz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. パネルの構成を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -742,51 +742,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネル自身の管理コンソールにある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケールを変更</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、その 1 台の表示すべて — 文字、ボタン、予定表 — をまとめて拡大します。どちらのデザインでも効きます。引き換えになるのは広さで、スケールを上げるほど画面に収まる量が減り、収まっていたパネルが収まらなくなることがあります。構成ではなく端末の設定なので、パネルごとに設定が必要です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパネルが自分で選ぶスケールです。一覧の読み方は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgaaghur8yishjptfugix">
+      <w:hyperlink w:history="1" r:id="rIdygeye05khu_wlorwczzuq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小さいパネルでは表示が窮屈になる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定で変わらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -831,51 +831,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">色とコントラスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルにハイコントラストやテーマの設定はありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステータスの色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はルームの状態ごとの色を変えるもので、文字は変えません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeyreb6vpsbgeocuhjqdb2">
+      <w:hyperlink w:history="1" r:id="rId3_odstzc6l-oaujvgyol9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -932,92 +932,92 @@
         <w:t xml:space="preserve">標準</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">特大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）は、その人のブラウザーのアプリを拡大するもので、パネルには効きません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxicebac_bmzeyhjybbbc">
+      <w:hyperlink w:history="1" r:id="rIdc_cm0un_16rwt7jvenio-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">言語、テーマ、時刻表示を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイネージの文字は、サイネージのデザインの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字サイズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で決まります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqyysesf86smun7jyzrps">
+      <w:hyperlink w:history="1" r:id="rIdrtisklmt-v5q6cup2xve2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1442,51 +1442,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsvmbubhttwikxnbwqiq8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdhod2hyly5ueawzx1aywsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIds70fpl5shfvgbjoto7mec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdqgaaghur8yishjptfugix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdeyreb6vpsbgeocuhjqdb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdrxicebac_bmzeyhjybbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdwqyysesf86smun7jyzrps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b776e9d36b346cb8ac185b376d76273ccc3fe77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12677e5c703afdb193072280f097a65ea0b62f44.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3aa1ea53b4edd484aca3f4fc3c4ec4adf78a8308.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl8xbxsskiuflfxyhajh6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rId3hpquyttghielc9bvwouw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdvu1lc1ah1ch5hczc_velz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdygeye05khu_wlorwczzuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId3_odstzc6l-oaujvgyol9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdc_cm0un_16rwt7jvenio-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdrtisklmt-v5q6cup2xve2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66985eaeea690e062f097f8a25cb610f8fa20d5f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902fa3b59d972a3f61fa2d197a04b9842b49c53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a999b29052a3cf77ebb9b07c4b3f01b7377462d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルの文字を大きくする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>