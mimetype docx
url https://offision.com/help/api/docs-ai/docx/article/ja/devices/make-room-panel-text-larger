--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8xbxsskiuflfxyhajh6t">
+      <w:hyperlink w:history="1" r:id="rIdxmsqn19wahnpdqdwepv-d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/make-room-panel-text-larger/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルの文字を大きくする設定は二つあり、どちらも画面全体を拡大するものではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">テキスト サイズ</w:t>
       </w:r>
@@ -153,82 +153,82 @@
         <w:t xml:space="preserve">パネルがスケジュール デザインであること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> では二つとも </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">このデザインでは利用できません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されて選べません。センターは文字の長さから自分で大きさを決めるためです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3hpquyttghielc9bvwouw">
+      <w:hyperlink w:history="1" r:id="rIdrq_am5sqvg_l1svocggdr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのパネルを変えるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 構成は、割り当てられたすべてのパネルに効きます。一部のパネルだけ文字を大きくしたいときは、先にそのパネル用の構成を作ってください — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvu1lc1ah1ch5hczc_velz">
+      <w:hyperlink w:history="1" r:id="rIdc0rp2wyr3t4gd48y4iglg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. パネルの構成を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -742,51 +742,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネル自身の管理コンソールにある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケールを変更</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、その 1 台の表示すべて — 文字、ボタン、予定表 — をまとめて拡大します。どちらのデザインでも効きます。引き換えになるのは広さで、スケールを上げるほど画面に収まる量が減り、収まっていたパネルが収まらなくなることがあります。構成ではなく端末の設定なので、パネルごとに設定が必要です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパネルが自分で選ぶスケールです。一覧の読み方は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygeye05khu_wlorwczzuq">
+      <w:hyperlink w:history="1" r:id="rIdquoedz6ksr00gtm5mfoiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小さいパネルでは表示が窮屈になる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定で変わらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -831,51 +831,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">色とコントラスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルにハイコントラストやテーマの設定はありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステータスの色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はルームの状態ごとの色を変えるもので、文字は変えません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3_odstzc6l-oaujvgyol9">
+      <w:hyperlink w:history="1" r:id="rIdxpj28qmgux5mz7u453xqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -932,92 +932,92 @@
         <w:t xml:space="preserve">標準</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">特大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）は、その人のブラウザーのアプリを拡大するもので、パネルには効きません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_cm0un_16rwt7jvenio-">
+      <w:hyperlink w:history="1" r:id="rIdpguwnvloo4lkoxt1_sy8i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">言語、テーマ、時刻表示を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイネージの文字は、サイネージのデザインの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字サイズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で決まります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtisklmt-v5q6cup2xve2">
+      <w:hyperlink w:history="1" r:id="rIdri9aw15iozhvvimgntgzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1442,51 +1442,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl8xbxsskiuflfxyhajh6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rId3hpquyttghielc9bvwouw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdvu1lc1ah1ch5hczc_velz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdygeye05khu_wlorwczzuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId3_odstzc6l-oaujvgyol9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdc_cm0un_16rwt7jvenio-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdrtisklmt-v5q6cup2xve2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66985eaeea690e062f097f8a25cb610f8fa20d5f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902fa3b59d972a3f61fa2d197a04b9842b49c53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a999b29052a3cf77ebb9b07c4b3f01b7377462d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxmsqn19wahnpdqdwepv-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdrq_am5sqvg_l1svocggdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdc0rp2wyr3t4gd48y4iglg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdquoedz6ksr00gtm5mfoiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdxpj28qmgux5mz7u453xqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdpguwnvloo4lkoxt1_sy8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdri9aw15iozhvvimgntgzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66985eaeea690e062f097f8a25cb610f8fa20d5f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902fa3b59d972a3f61fa2d197a04b9842b49c53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a999b29052a3cf77ebb9b07c4b3f01b7377462d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルの文字を大きくする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>