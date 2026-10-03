--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイスのオフラインを知る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">静かに応答しなくなったパネルは、誰も通りかからなかったパネルと見分けがつきません。 人が気づくのを待つ代わりに、Offision が担当者にメールを送れます。しかも意図的に、 少し待ってから送ります。</w:t>
+        <w:t xml:space="preserve">静かに応答しなくなったパネルは、誰も通りかからなかったパネルと見分けがつきません。人が気づくのを待つ代わりに、Offision が担当者にメールを送れます。しかも意図的に、少し待ってから送ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpdfewwcvv5ettop_spfd">
+      <w:hyperlink w:history="1" r:id="rIdn-kjemu8jezca2c69j7-x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/know-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">壁に取り付けられたスクリーンは、静かに壊れます。最後に描画した内容をそのまま
 表示し続けるので、廊下から見るかぎり、1 時間前にネットワークを失ったパネルと
 正常に動いているパネルは区別がつきません。Offision は絵ではなく接続を監視して
 いて、許容できる時間を超えて応答がなくなった時点で担当者にメールを送れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -433,110 +433,124 @@
         </w:rPr>
         <w:t xml:space="preserve">デバイスには届きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 通知は人に伝えるだけで、パネル側は何も変わらず、
 再起動もできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルには表示されません。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> オフライン用の色もメッセージもありません
+        <w:t xml:space="preserve"> オフライン用の色はないので、廊下から見て分かる
+ものは何も変わりません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnns-cwvo4xabhexrn3-z9">
+      <w:hyperlink w:history="1" r:id="rIdvfsdugf6nn2ev-m5bu4b9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色が意味すること</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
-サーバーに届かないデバイスには、そう表示せよと伝えることもできません。</w:t>
+パネル自身は接続の喪失に気づいて独自のメッセージを出しますが、それはこの通知が
+届いたのではなく、パネルがローカルで気づいたものです
+（</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdloct3cwxlffm7mk2djsk_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一度もペアリングされていないデバイスは対象外です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ハードウェアが届く前に
 作られたデバイスのレコードは失うものがないので、オフラインとして報告されること
 はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">健全性の警告とは別物です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 電波が弱い、CPU が熱い、バッテリーが少ない
 デバイスはオンラインのままで、どれもメールにはなりません。それらは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnenhlj9lasmmmkergbrhg">
+      <w:hyperlink w:history="1" r:id="rIdmy2e5zbj9la--rz9dgu7p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スクリーンモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に表示されます。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -962,51 +976,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwpdfewwcvv5ettop_spfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdnns-cwvo4xabhexrn3-z9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdnenhlj9lasmmmkergbrhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/812b05d2a9c3aa18a606105d9aa49ada1cd2f8d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3b1022526da22f053a3a6afe88925725ff7ca02.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn-kjemu8jezca2c69j7-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdvfsdugf6nn2ev-m5bu4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdloct3cwxlffm7mk2djsk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdmy2e5zbj9la--rz9dgu7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/812b05d2a9c3aa18a606105d9aa49ada1cd2f8d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3b1022526da22f053a3a6afe88925725ff7ca02.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デバイスのオフラインを知る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>