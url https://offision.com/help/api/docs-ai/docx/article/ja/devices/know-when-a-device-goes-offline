--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn-kjemu8jezca2c69j7-x">
+      <w:hyperlink w:history="1" r:id="rId4hxci2veraejunaekyglk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/know-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">壁に取り付けられたスクリーンは、静かに壊れます。最後に描画した内容をそのまま
 表示し続けるので、廊下から見るかぎり、1 時間前にネットワークを失ったパネルと
 正常に動いているパネルは区別がつきません。Offision は絵ではなく接続を監視して
 いて、許容できる時間を超えて応答がなくなった時点で担当者にメールを送れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -437,65 +437,65 @@
         <w:t xml:space="preserve"> 通知は人に伝えるだけで、パネル側は何も変わらず、
 再起動もできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルには表示されません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> オフライン用の色はないので、廊下から見て分かる
 ものは何も変わりません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvfsdugf6nn2ev-m5bu4b9">
+      <w:hyperlink w:history="1" r:id="rIdnlu8fb9rtfn_v5eu6gss-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色が意味すること</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
 パネル自身は接続の喪失に気づいて独自のメッセージを出しますが、それはこの通知が
 届いたのではなく、パネルがローカルで気づいたものです
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdloct3cwxlffm7mk2djsk_">
+      <w:hyperlink w:history="1" r:id="rId3eefclwlmoxexepvsannk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -506,51 +506,51 @@
 作られたデバイスのレコードは失うものがないので、オフラインとして報告されること
 はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">健全性の警告とは別物です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 電波が弱い、CPU が熱い、バッテリーが少ない
 デバイスはオンラインのままで、どれもメールにはなりません。それらは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmy2e5zbj9la--rz9dgu7p">
+      <w:hyperlink w:history="1" r:id="rIdwffmaw2tnzfjdouutbrnn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スクリーンモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に表示されます。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -976,51 +976,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn-kjemu8jezca2c69j7-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdvfsdugf6nn2ev-m5bu4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdloct3cwxlffm7mk2djsk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdmy2e5zbj9la--rz9dgu7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/812b05d2a9c3aa18a606105d9aa49ada1cd2f8d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3b1022526da22f053a3a6afe88925725ff7ca02.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4hxci2veraejunaekyglk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdnlu8fb9rtfn_v5eu6gss-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId3eefclwlmoxexepvsannk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdwffmaw2tnzfjdouutbrnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/739ecefb7665dab3fc506d3261a1bafab75bd77e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88f37886b44ffc2527f803a33c03959c2f9e06dc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デバイスのオフラインを知る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>