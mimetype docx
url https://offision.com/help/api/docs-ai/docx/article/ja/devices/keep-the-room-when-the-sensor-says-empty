--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlxybhedr52wpg8fujj9l8">
+      <w:hyperlink w:history="1" r:id="rId9io1z798fgnbqrab4majt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/keep-the-room-when-the-sensor-says-empty/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">全員がホワイトボードの前に立っているワークショップ、部屋の隅で続く長い通話 —
 どちらも人感センサーからは無人の部屋に見えます。空いたら部屋を返す設定になっている
 場合でも、パネルは黙って解放するわけではありません。まずカウントダウンを表示し、
 止める機会を与えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -255,51 +255,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">センサーが無人と報告した状態。9:42 後に自動解放と、その下にタップして一時停止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このカウントダウンはチェックイン期限ではありません。それは別の画面にある別の
 カウントダウンです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmkoxphfpvjvjkdpsbe_bo">
+      <w:hyperlink w:history="1" r:id="rIdb-q1feuw96lvwxc-7acqg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。こちらは、すでにチェックイン済みの予約にのみ表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -661,51 +661,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシーのチェックイン/チェックアウトページ、センサーの節。パネルにバッジを出すスイッチと、数える時間です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらの設定と、ほかの 2 つのセンサー自動化については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderaonwpvfg0vk2v2dsopw">
+      <w:hyperlink w:history="1" r:id="rIdemx9e8s3epkiupaygulqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (予約ポリシー)</w:t>
       </w:r>
     </w:p>
@@ -1144,51 +1144,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlxybhedr52wpg8fujj9l8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdmkoxphfpvjvjkdpsbe_bo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIderaonwpvfg0vk2v2dsopw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d84f25070c59e504695de05159a75dca24770add.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0f7fcd2a2c034d5dbddaabf3812df42173710a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c0b56f3d536b3df460a7f62dedc77401ba3c18e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad081b3336796f4defb5b5ab0d1930b0251408ff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9io1z798fgnbqrab4majt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdb-q1feuw96lvwxc-7acqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdemx9e8s3epkiupaygulqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e70a8d081feab751451ee27ebf6e2772bb2fba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e266aed13d054e693a0255af8a83994f45d08be2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4b35287b3bf0bf966103f2118327b75a6efefc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03af147ec1458c662e0b9ec5aeedaec4d10300ae.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>センサーが無人と判断したときに部屋を確保する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>