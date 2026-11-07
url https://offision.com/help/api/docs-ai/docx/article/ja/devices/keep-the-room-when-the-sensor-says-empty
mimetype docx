--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9io1z798fgnbqrab4majt">
+      <w:hyperlink w:history="1" r:id="rIdbhojfhhjjnafdm-f7-aaz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/keep-the-room-when-the-sensor-says-empty/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">全員がホワイトボードの前に立っているワークショップ、部屋の隅で続く長い通話 —
 どちらも人感センサーからは無人の部屋に見えます。空いたら部屋を返す設定になっている
 場合でも、パネルは黙って解放するわけではありません。まずカウントダウンを表示し、
 止める機会を与えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -255,51 +255,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">センサーが無人と報告した状態。9:42 後に自動解放と、その下にタップして一時停止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このカウントダウンはチェックイン期限ではありません。それは別の画面にある別の
 カウントダウンです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-q1feuw96lvwxc-7acqg">
+      <w:hyperlink w:history="1" r:id="rId7chtkax20_gcirleei9jv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。こちらは、すでにチェックイン済みの予約にのみ表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -661,51 +661,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシーのチェックイン/チェックアウトページ、センサーの節。パネルにバッジを出すスイッチと、数える時間です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらの設定と、ほかの 2 つのセンサー自動化については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdemx9e8s3epkiupaygulqv">
+      <w:hyperlink w:history="1" r:id="rId_raecd1tjfcl_tv65klch">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (予約ポリシー)</w:t>
       </w:r>
     </w:p>
@@ -1144,51 +1144,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9io1z798fgnbqrab4majt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdb-q1feuw96lvwxc-7acqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdemx9e8s3epkiupaygulqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e70a8d081feab751451ee27ebf6e2772bb2fba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e266aed13d054e693a0255af8a83994f45d08be2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4b35287b3bf0bf966103f2118327b75a6efefc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03af147ec1458c662e0b9ec5aeedaec4d10300ae.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbhojfhhjjnafdm-f7-aaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rId7chtkax20_gcirleei9jv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId_raecd1tjfcl_tv65klch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e70a8d081feab751451ee27ebf6e2772bb2fba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e266aed13d054e693a0255af8a83994f45d08be2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4b35287b3bf0bf966103f2118327b75a6efefc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03af147ec1458c662e0b9ec5aeedaec4d10300ae.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>センサーが無人と判断したときに部屋を確保する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>