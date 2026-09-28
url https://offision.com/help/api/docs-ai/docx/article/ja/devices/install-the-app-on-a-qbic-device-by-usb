--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,110 +26,110 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic デバイスに Offision アプリをインストールする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision の Android アプリは USB ドライブからインストールします。デバイスの ネイティブ Android モードをオンにし、パッケージを入れ、最後に Content 欄を ウェブアドレスではなくアプリに向ける、という流れです。予約パネル、サイネージ ボックス、受付キオスクのいずれにも当てはまります。</w:t>
+        <w:t xml:space="preserve">Offision の Android アプリは USB ドライブからインストールします。デバイスのネイティブ Android モードをオンにし、パッケージを入れ、最後に Content 欄をウェブアドレスではなくアプリに向ける、という流れです。予約パネル、サイネージボックス、受付キオスクのいずれにも当てはまります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4x7m-2ucse5tm45eckiui">
+      <w:hyperlink w:history="1" r:id="rIdleqbqyqg8ezgkc2brhak-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic のデバイスは独自のランチャーの裏で Android が動いていて、出荷時のランチ
 ャーはウェブアドレスを映すようになっています。Offision アプリを入れると、その
 ランチャーが起動するものが変わります。そしてインストールはデバイスの前での手
 作業です。Offision から Qbic のハードウェアにアプリを配信することはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下の手順は、ルーム予約パネルでも、サイネージボックスでも、受付キオスクでも
 同じです。そもそもアプリを入れるべきかどうか——ブラウザーに対して何が増え、何
 が黙って動かなくなるのか——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4nnscqryqezckxyy2nwqh">
+      <w:hyperlink w:history="1" r:id="rIdtctemollt8v4tan-8fcri">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -762,51 +762,51 @@
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。そこでコードを使う手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb3elf_iyudv9euaifky9f">
+      <w:hyperlink w:history="1" r:id="rId8bbzwrjvkyevwmvuxo9wp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic のルーム予約パネルを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の
 手順 3 以降です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (予約パネル)</w:t>
       </w:r>
     </w:p>
@@ -844,194 +844,204 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から登録します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdemrfplmfph7cajmvjh0qn">
+      <w:hyperlink w:history="1" r:id="rIdegydi54phayniq2mhglcy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の画面にサイネージを映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を見てくださ
 い。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">離れる前に一度再起動してください。再起動後にペアリングコード、あるいはルーム
 が映れば完了です。Android のホーム画面に戻るなら、まだネイティブ Android モー
 ドがオンのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリを閉じる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision アプリが動いているデバイスには、そこから出る道がすぐには見当たりませ
 ん。パネルではそれが狙いです。それでも必要になったとき——デバイス本体の設定に
 行きたい、画面を返したい——アプリが自分で持っています。パネルのコンソールをパ
 スコードで開き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> を選ぶと、一覧の下のほうに </w:t>
+        <w:t xml:space="preserve"> を選ぶと、ページ下部の操作カードに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Android に戻る</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+（以前の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision を終了</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> があり
-ます。</w:t>
+        <w:t xml:space="preserve">）があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3257550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="qbic-console-leave-offision" descr="パネル自身のコンソールにある Offision を終了。デバイスを再起動 の下です。図は英語の画面です。" title="パネル自身のコンソールにある Offision を終了。デバイスを再起動 の下です。図は英語の画面です。"/>
+            <wp:docPr id="1" name="qbic-console-leave-offision" descr="パネル自身のコンソールの 設定 下部にある操作カード、Android に戻る。図は英語の画面です。" title="パネル自身のコンソールの 設定 下部にある操作カード、Android に戻る。図は英語の画面です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3257550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネル自身のコンソールにある Offision を終了。デバイスを再起動 の下です。図は英語の画面です。</w:t>
-[...9 lines deleted...]
-ているデバイスだけで、ブラウザーモードには終了するものがありません。</w:t>
+        <w:t xml:space="preserve">パネル自身のコンソールの 設定 下部にある操作カード、Android に戻る。図は英語の画面です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">確認すると、アプリを閉じ、画面を Qbic のランチャーに返します。自分で立ち上がり
+直すことはなく、戻すには再起動が要ります。このカードがあるのはインストール済み
+アプリで動いているデバイスだけで、ブラウザーモードには終了するものがありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのコンソールへの入り方と、手前のパスコードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr6jblvam0mcsh1r2_s8ro">
+      <w:hyperlink w:history="1" r:id="rId9zrpgdkut586wzhsdcxdg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1411,51 +1421,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6686"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンソールの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> › </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Offision を終了</w:t>
+              <w:t xml:space="preserve">Android に戻る</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。パネルのパスコードの向こうです</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この手順でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1476,51 +1486,51 @@
 ドを出しているだけで、ルームもデザインも設定も、そのコードをコンソールで使
 うときに決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ハードウェアにできることは変わりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 内蔵カードリーダーのないデバイ
 スにリーダーが生えることはありません。機種は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0xifoaydbvrktucwcwtc6">
+      <w:hyperlink w:history="1" r:id="rIddn1of1331civlrijdkhmn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1532,51 +1542,51 @@
 のアプリはふつうの Android パッケージで、新しいものを同じ手順で入れて更新し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面はきれいになりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Android のナビゲーションバーは、隠すようデバ
 イスに指示するまでプレーヤーの上、画面の下端に残ります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId--1sldqdjln4qyyf0jbn4">
+      <w:hyperlink w:history="1" r:id="rId7wm3sqonb_cjjb8ouqlhb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスで Android のナビゲーションバーを隠す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2001,51 +2011,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4x7m-2ucse5tm45eckiui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId4nnscqryqezckxyy2nwqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdb3elf_iyudv9euaifky9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdemrfplmfph7cajmvjh0qn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdr6jblvam0mcsh1r2_s8ro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId0xifoaydbvrktucwcwtc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId--1sldqdjln4qyyf0jbn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdleqbqyqg8ezgkc2brhak-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdtctemollt8v4tan-8fcri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId8bbzwrjvkyevwmvuxo9wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdegydi54phayniq2mhglcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId9zrpgdkut586wzhsdcxdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIddn1of1331civlrijdkhmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7wm3sqonb_cjjb8ouqlhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic デバイスに Offision アプリをインストールする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>