--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdleqbqyqg8ezgkc2brhak-">
+      <w:hyperlink w:history="1" r:id="rIdylwfa1aannzlvdgg0vqdm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic のデバイスは独自のランチャーの裏で Android が動いていて、出荷時のランチ
 ャーはウェブアドレスを映すようになっています。Offision アプリを入れると、その
 ランチャーが起動するものが変わります。そしてインストールはデバイスの前での手
 作業です。Offision から Qbic のハードウェアにアプリを配信することはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下の手順は、ルーム予約パネルでも、サイネージボックスでも、受付キオスクでも
 同じです。そもそもアプリを入れるべきかどうか——ブラウザーに対して何が増え、何
 が黙って動かなくなるのか——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtctemollt8v4tan-8fcri">
+      <w:hyperlink w:history="1" r:id="rIdur3nnzzap_ftmkwc_dk9s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -762,51 +762,51 @@
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。そこでコードを使う手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8bbzwrjvkyevwmvuxo9wp">
+      <w:hyperlink w:history="1" r:id="rIdk7itnmhn9q5vnzrmnoh1e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic のルーム予約パネルを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の
 手順 3 以降です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (予約パネル)</w:t>
       </w:r>
     </w:p>
@@ -844,51 +844,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から登録します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegydi54phayniq2mhglcy">
+      <w:hyperlink w:history="1" r:id="rId5scl4zy7dkp77zigmxanp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の画面にサイネージを映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を見てくださ
 い。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">離れる前に一度再起動してください。再起動後にペアリングコード、あるいはルーム
 が映れば完了です。Android のホーム画面に戻るなら、まだネイティブ Android モー
 ドがオンのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -997,51 +997,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身のコンソールの 設定 下部にある操作カード、Android に戻る。図は英語の画面です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認すると、アプリを閉じ、画面を Qbic のランチャーに返します。自分で立ち上がり
 直すことはなく、戻すには再起動が要ります。このカードがあるのはインストール済み
 アプリで動いているデバイスだけで、ブラウザーモードには終了するものがありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのコンソールへの入り方と、手前のパスコードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9zrpgdkut586wzhsdcxdg">
+      <w:hyperlink w:history="1" r:id="rId6wnktamvsamgo778znnaf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1486,51 +1486,51 @@
 ドを出しているだけで、ルームもデザインも設定も、そのコードをコンソールで使
 うときに決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ハードウェアにできることは変わりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 内蔵カードリーダーのないデバイ
 スにリーダーが生えることはありません。機種は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddn1of1331civlrijdkhmn">
+      <w:hyperlink w:history="1" r:id="rId-jfl9chh-lcu0r9mmvwbh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1542,51 +1542,51 @@
 のアプリはふつうの Android パッケージで、新しいものを同じ手順で入れて更新し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面はきれいになりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Android のナビゲーションバーは、隠すようデバ
 イスに指示するまでプレーヤーの上、画面の下端に残ります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7wm3sqonb_cjjb8ouqlhb">
+      <w:hyperlink w:history="1" r:id="rIda3efhy_2ranfsyyrtcv9j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスで Android のナビゲーションバーを隠す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2011,51 +2011,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdleqbqyqg8ezgkc2brhak-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdtctemollt8v4tan-8fcri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId8bbzwrjvkyevwmvuxo9wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdegydi54phayniq2mhglcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId9zrpgdkut586wzhsdcxdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIddn1of1331civlrijdkhmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7wm3sqonb_cjjb8ouqlhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdylwfa1aannzlvdgg0vqdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdur3nnzzap_ftmkwc_dk9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdk7itnmhn9q5vnzrmnoh1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId5scl4zy7dkp77zigmxanp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId6wnktamvsamgo778znnaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId-jfl9chh-lcu0r9mmvwbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIda3efhy_2ranfsyyrtcv9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic デバイスに Offision アプリをインストールする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>