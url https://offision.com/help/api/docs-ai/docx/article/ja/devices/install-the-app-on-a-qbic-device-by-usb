--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdylwfa1aannzlvdgg0vqdm">
+      <w:hyperlink w:history="1" r:id="rIdwhvcfpgacqte7qwi2njza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic のデバイスは独自のランチャーの裏で Android が動いていて、出荷時のランチ
 ャーはウェブアドレスを映すようになっています。Offision アプリを入れると、その
 ランチャーが起動するものが変わります。そしてインストールはデバイスの前での手
 作業です。Offision から Qbic のハードウェアにアプリを配信することはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下の手順は、ルーム予約パネルでも、サイネージボックスでも、受付キオスクでも
 同じです。そもそもアプリを入れるべきかどうか——ブラウザーに対して何が増え、何
 が黙って動かなくなるのか——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdur3nnzzap_ftmkwc_dk9s">
+      <w:hyperlink w:history="1" r:id="rIdeaarwxs1-aiv93tbacgbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -762,51 +762,51 @@
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。そこでコードを使う手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk7itnmhn9q5vnzrmnoh1e">
+      <w:hyperlink w:history="1" r:id="rIdeulxkxfo8whjilw6961nf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic のルーム予約パネルを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の
 手順 3 以降です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (予約パネル)</w:t>
       </w:r>
     </w:p>
@@ -844,51 +844,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から登録します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5scl4zy7dkp77zigmxanp">
+      <w:hyperlink w:history="1" r:id="rIdg9nj3_jtestc4cualxuxv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の画面にサイネージを映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を見てくださ
 い。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">離れる前に一度再起動してください。再起動後にペアリングコード、あるいはルーム
 が映れば完了です。Android のホーム画面に戻るなら、まだネイティブ Android モー
 ドがオンのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -997,51 +997,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身のコンソールの 設定 下部にある操作カード、Android に戻る。図は英語の画面です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認すると、アプリを閉じ、画面を Qbic のランチャーに返します。自分で立ち上がり
 直すことはなく、戻すには再起動が要ります。このカードがあるのはインストール済み
 アプリで動いているデバイスだけで、ブラウザーモードには終了するものがありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのコンソールへの入り方と、手前のパスコードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6wnktamvsamgo778znnaf">
+      <w:hyperlink w:history="1" r:id="rIdre0mseh_dge88r5vxaytx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1486,51 +1486,51 @@
 ドを出しているだけで、ルームもデザインも設定も、そのコードをコンソールで使
 うときに決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ハードウェアにできることは変わりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 内蔵カードリーダーのないデバイ
 スにリーダーが生えることはありません。機種は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jfl9chh-lcu0r9mmvwbh">
+      <w:hyperlink w:history="1" r:id="rIdprlyoug2y6ocew0pyyw3o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1542,51 +1542,51 @@
 のアプリはふつうの Android パッケージで、新しいものを同じ手順で入れて更新し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面はきれいになりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Android のナビゲーションバーは、隠すようデバ
 イスに指示するまでプレーヤーの上、画面の下端に残ります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3efhy_2ranfsyyrtcv9j">
+      <w:hyperlink w:history="1" r:id="rIdmbgsumv5rsfcieif0xs5y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスで Android のナビゲーションバーを隠す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2011,51 +2011,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdylwfa1aannzlvdgg0vqdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdur3nnzzap_ftmkwc_dk9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdk7itnmhn9q5vnzrmnoh1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId5scl4zy7dkp77zigmxanp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId6wnktamvsamgo778znnaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId-jfl9chh-lcu0r9mmvwbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIda3efhy_2ranfsyyrtcv9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwhvcfpgacqte7qwi2njza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdeaarwxs1-aiv93tbacgbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdeulxkxfo8whjilw6961nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdg9nj3_jtestc4cualxuxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdre0mseh_dge88r5vxaytx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdprlyoug2y6ocew0pyyw3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdmbgsumv5rsfcieif0xs5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic デバイスに Offision アプリをインストールする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>