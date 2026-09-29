--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネルが求められる資格情報は5つ、そして「何も求めない」という選択肢が1つ。 それぞれに何を先に用意する必要があるのか、そして同じ建物の2台のパネルが違うものを 求められるのはなぜかを扱います。</w:t>
+        <w:t xml:space="preserve">パネルが求められる資格情報は5つ、そして「何も求めない」という選択肢が1つ。それぞれに何を先に用意する必要があるのか、そして同じ建物の2台のパネルが違うものを求められるのはなぜかを扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdceycdyj-4cplghvzzydno">
+      <w:hyperlink w:history="1" r:id="rIdqbrkdse3sm57rcqsrnih1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/identify-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルはルームを予約する前、チェックインさせる前、早めに終わらせる前に、そこに
 立っているのが誰かを知ろうとします。それに答えられる資格情報が5つあり、6つ目の
 選択肢は「尋ねない」です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -418,62 +418,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3006"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カードをリーダーにかざす</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5152"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルのカードリーダーと、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpwuzzu3dbsx-ylchyyxqj">
+            <w:hyperlink w:history="1" r:id="rId_tkfnwoppviqol5ys0dmj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">アクセスカード</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">で本人に登録されたカード番号 — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxb_i-kr2kq2e4cottozbm">
+            <w:hyperlink w:history="1" r:id="rIdfjv52vszcywxtdsa5iy0o">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1202"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -718,98 +718,98 @@
       <w:r>
         <w:t xml:space="preserve">のタイルが増えます。これを選ぶと主催者
 のいない予約が作られます。ルームは押さえられますが、誰が取ったかは記録されません。
 現れるのは予約系の操作だけで、しかもデバイス設定にしかありません。組織全体の同等の
 設定は意図的に存在しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルに残った</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の方法にすれば、問いそのものが無くなります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbf2thjsthvgewrbdxofil">
+      <w:hyperlink w:history="1" r:id="rId47jofzmei708i95n0sxvh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインなしでパネルから予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 その設定を最初から最後まで扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どこで設定するか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面は2つで、後者が前者を上書きします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン方法</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は組織全体の既定値を決めます。QRコード、スタッフカード、
 パスコード、予約ピン、顔の識別があり、*デバイスで以下のチェックイン方法のうち
 少なくとも1つを有効にしてください。*と書かれています。独自の上書きを持たない
 パネルはこれに従います。この画面は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9u8h2yvzc7srnt21tjtme">
+      <w:hyperlink w:history="1" r:id="rIdthkcyuolpnh0of8zb-p5i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 掲載されています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (チェックイン方法)</w:t>
       </w:r>
     </w:p>
@@ -937,51 +937,51 @@
       <w:r>
         <w:t xml:space="preserve">上書きに従わないものが2つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ピン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はデバイス設定側の一覧にそもそもありません。デバイス設定が何であれ、
 パネルは組織全体の画面の値を使います。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhezaa1h7we-jbjfljezjk">
+      <w:hyperlink w:history="1" r:id="rIdfqz-gvs_kztuvvu2-iptx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">外部の出席者が予約ピンでチェックインできるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1071,51 +1071,51 @@
 チェックイン・延長が許されていることは別の話です。後者はリソースの予約ルールと
 その人の権限で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスコードそのもの。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 各自がユーザーアプリで設定・変更します。管理者は
 新しいパスコードを設定できますが、現在の値を見ることはできません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtg2jd3_f7uz8genk3ble4">
+      <w:hyperlink w:history="1" r:id="rIdrzkhku09vbuhdcemanuif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスコードでパネルの本人確認をする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルにどのボタンが出るか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはデバイス設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-yn24pq48vfxbpncwuyfd">
+      <w:hyperlink w:history="1" r:id="rIdrbblpjuwdxxzcpelgmkqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空いているルームをパネルからその場で使えるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1604,51 +1604,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdceycdyj-4cplghvzzydno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdpwuzzu3dbsx-ylchyyxqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdxb_i-kr2kq2e4cottozbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdbf2thjsthvgewrbdxofil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId9u8h2yvzc7srnt21tjtme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdhezaa1h7we-jbjfljezjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdtg2jd3_f7uz8genk3ble4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId-yn24pq48vfxbpncwuyfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00011514d79a245b2da4e35a0376f08f6e02352d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8d8287d0a9680cdb28017b985c51f82b65c9cb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f46e4150c4e2ebbcc26e32a5b4dc40e2d191ea72.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqbrkdse3sm57rcqsrnih1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId_tkfnwoppviqol5ys0dmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdfjv52vszcywxtdsa5iy0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId47jofzmei708i95n0sxvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdthkcyuolpnh0of8zb-p5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdfqz-gvs_kztuvvu2-iptx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdrzkhku09vbuhdcemanuif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdrbblpjuwdxxzcpelgmkqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00011514d79a245b2da4e35a0376f08f6e02352d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8d8287d0a9680cdb28017b985c51f82b65c9cb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f46e4150c4e2ebbcc26e32a5b4dc40e2d191ea72.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルでの本人確認の方法</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>