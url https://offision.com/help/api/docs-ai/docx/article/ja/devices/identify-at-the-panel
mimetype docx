--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbrkdse3sm57rcqsrnih1">
+      <w:hyperlink w:history="1" r:id="rId2bozperxlw_ft8di4v0wb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/identify-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルはルームを予約する前、チェックインさせる前、早めに終わらせる前に、そこに
 立っているのが誰かを知ろうとします。それに答えられる資格情報が5つあり、6つ目の
 選択肢は「尋ねない」です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -418,62 +418,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3006"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カードをリーダーにかざす</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5152"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルのカードリーダーと、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_tkfnwoppviqol5ys0dmj">
+            <w:hyperlink w:history="1" r:id="rIdcvsnevkbr194hgjjp9m--">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">アクセスカード</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">で本人に登録されたカード番号 — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfjv52vszcywxtdsa5iy0o">
+            <w:hyperlink w:history="1" r:id="rIdo22wzoxzluodgsrunlta9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1202"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -718,98 +718,98 @@
       <w:r>
         <w:t xml:space="preserve">のタイルが増えます。これを選ぶと主催者
 のいない予約が作られます。ルームは押さえられますが、誰が取ったかは記録されません。
 現れるのは予約系の操作だけで、しかもデバイス設定にしかありません。組織全体の同等の
 設定は意図的に存在しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルに残った</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の方法にすれば、問いそのものが無くなります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId47jofzmei708i95n0sxvh">
+      <w:hyperlink w:history="1" r:id="rIdmmjwphyynck8oie3mpd7l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインなしでパネルから予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 その設定を最初から最後まで扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どこで設定するか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面は2つで、後者が前者を上書きします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン方法</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は組織全体の既定値を決めます。QRコード、スタッフカード、
 パスコード、予約ピン、顔の識別があり、*デバイスで以下のチェックイン方法のうち
 少なくとも1つを有効にしてください。*と書かれています。独自の上書きを持たない
 パネルはこれに従います。この画面は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthkcyuolpnh0of8zb-p5i">
+      <w:hyperlink w:history="1" r:id="rIdyv13ym-wkgye609glb903">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 掲載されています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (チェックイン方法)</w:t>
       </w:r>
     </w:p>
@@ -937,51 +937,51 @@
       <w:r>
         <w:t xml:space="preserve">上書きに従わないものが2つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ピン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はデバイス設定側の一覧にそもそもありません。デバイス設定が何であれ、
 パネルは組織全体の画面の値を使います。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqz-gvs_kztuvvu2-iptx">
+      <w:hyperlink w:history="1" r:id="rIdeuyokagwmwkcajkb3c2tn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">外部の出席者が予約ピンでチェックインできるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1071,51 +1071,51 @@
 チェックイン・延長が許されていることは別の話です。後者はリソースの予約ルールと
 その人の権限で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスコードそのもの。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 各自がユーザーアプリで設定・変更します。管理者は
 新しいパスコードを設定できますが、現在の値を見ることはできません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzkhku09vbuhdcemanuif">
+      <w:hyperlink w:history="1" r:id="rIdvzrsfsqaxcvekexps_nrc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスコードでパネルの本人確認をする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルにどのボタンが出るか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはデバイス設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrbblpjuwdxxzcpelgmkqc">
+      <w:hyperlink w:history="1" r:id="rIddydrgh0lz-_qu_9fealid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空いているルームをパネルからその場で使えるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1604,51 +1604,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqbrkdse3sm57rcqsrnih1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId_tkfnwoppviqol5ys0dmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdfjv52vszcywxtdsa5iy0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId47jofzmei708i95n0sxvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdthkcyuolpnh0of8zb-p5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdfqz-gvs_kztuvvu2-iptx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdrzkhku09vbuhdcemanuif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdrbblpjuwdxxzcpelgmkqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00011514d79a245b2da4e35a0376f08f6e02352d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8d8287d0a9680cdb28017b985c51f82b65c9cb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f46e4150c4e2ebbcc26e32a5b4dc40e2d191ea72.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2bozperxlw_ft8di4v0wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcvsnevkbr194hgjjp9m--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdo22wzoxzluodgsrunlta9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdmmjwphyynck8oie3mpd7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdyv13ym-wkgye609glb903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdeuyokagwmwkcajkb3c2tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdvzrsfsqaxcvekexps_nrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIddydrgh0lz-_qu_9fealid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0b3acde7c395c19416913832eb4d8bc8d82864c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61e2a4b58fd37aca7933e936e0c21b052854ab43.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/931e5f0f0bd10a100f635789fc6da81f8b4aa4d4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルでの本人確認の方法</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>