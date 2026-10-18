--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeo16it9bhholpr3ucreig">
+      <w:hyperlink w:history="1" r:id="rIdb_a1b7n177uncb1jp0ynm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/how-updates-reach-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更新間隔で動いている画面は一つもありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ルームパネル、サイネージ画面、
 受付キオスクはいずれも起動時に Offision への接続を開き、そのまま保ちます。変更は
@@ -309,51 +309,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">古い設定のまま戻ってきたパネル:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 オンラインに戻ってから、デバイス一覧のその行で </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">再起動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> してください。起動時に
 設定を読み込みます。まだオフラインのうちに行ってはいけません
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdif0pykywse3b03ocvaqdh">
+      <w:hyperlink w:history="1" r:id="rId-hgdodlyj3vnddb7vavyj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れてもブッキングパネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -362,110 +362,110 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者自身のスマートフォン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待リンクで開くのはデバイスではなく通常の
 ウェブページなので、変更が送られてくるのではなく約 30 秒ごとに確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子ペーパーのタグ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 変更はすぐに送られますが、電子インク自体の書き換えに
 時間がかかります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrtyie-cebzephtqasmsy">
+      <w:hyperlink w:history="1" r:id="rIdsgbfuonlr9iqkrramomh9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子ペーパータグが更新されるまでの時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ネットワークがない画面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そもそも何も送れません。ただし取得済みのその日の
 予定は表示し続けます
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwswgvprtj4of8jmpeieiv">
+      <w:hyperlink w:history="1" r:id="rIdxz6mddj3ij2fu0fhmaocx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れてもブッキングパネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ホストが 1 つ足りない許可リスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ライブ更新はアプリとは別のアドレスを通ります。
 ここを遮断すると、何も問題がないように見えるのに画面は読み込まれたきり変化しなく
 なります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddhml-sehzm4jc-fd5npxb">
+      <w:hyperlink w:history="1" r:id="rIdceqyilwyha3fklk73enyw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が接続するすべてのアドレス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -891,51 +891,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeo16it9bhholpr3ucreig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdif0pykywse3b03ocvaqdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdtrtyie-cebzephtqasmsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdwswgvprtj4of8jmpeieiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIddhml-sehzm4jc-fd5npxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92c631c3a937e9ed694edce826ba500ed8ee9038.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb_a1b7n177uncb1jp0ynm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rId-hgdodlyj3vnddb7vavyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdsgbfuonlr9iqkrramomh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdxz6mddj3ij2fu0fhmaocx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdceqyilwyha3fklk73enyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b68162d8933f94a3ac85c252f471e7bbae5aac71.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>変更があった瞬間にパネルや画面は更新される</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>