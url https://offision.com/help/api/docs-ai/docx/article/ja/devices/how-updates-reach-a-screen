--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb_a1b7n177uncb1jp0ynm">
+      <w:hyperlink w:history="1" r:id="rIdoafobvk-9oiitshpj-1p1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/how-updates-reach-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更新間隔で動いている画面は一つもありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ルームパネル、サイネージ画面、
 受付キオスクはいずれも起動時に Offision への接続を開き、そのまま保ちます。変更は
@@ -309,51 +309,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">古い設定のまま戻ってきたパネル:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 オンラインに戻ってから、デバイス一覧のその行で </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">再起動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> してください。起動時に
 設定を読み込みます。まだオフラインのうちに行ってはいけません
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-hgdodlyj3vnddb7vavyj">
+      <w:hyperlink w:history="1" r:id="rIdikpkrhgb6nwfsnx66tnpe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れてもブッキングパネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -362,110 +362,110 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者自身のスマートフォン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待リンクで開くのはデバイスではなく通常の
 ウェブページなので、変更が送られてくるのではなく約 30 秒ごとに確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子ペーパーのタグ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 変更はすぐに送られますが、電子インク自体の書き換えに
 時間がかかります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsgbfuonlr9iqkrramomh9">
+      <w:hyperlink w:history="1" r:id="rIdlqiecdvts4p9xzmwhx3of">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子ペーパータグが更新されるまでの時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ネットワークがない画面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そもそも何も送れません。ただし取得済みのその日の
 予定は表示し続けます
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxz6mddj3ij2fu0fhmaocx">
+      <w:hyperlink w:history="1" r:id="rIdju2vvdwknbzz1mpvwt_k7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れてもブッキングパネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ホストが 1 つ足りない許可リスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ライブ更新はアプリとは別のアドレスを通ります。
 ここを遮断すると、何も問題がないように見えるのに画面は読み込まれたきり変化しなく
 なります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdceqyilwyha3fklk73enyw">
+      <w:hyperlink w:history="1" r:id="rIdiqpuvcedciqlpz9k-k40s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が接続するすべてのアドレス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -891,51 +891,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb_a1b7n177uncb1jp0ynm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rId-hgdodlyj3vnddb7vavyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdsgbfuonlr9iqkrramomh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdxz6mddj3ij2fu0fhmaocx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdceqyilwyha3fklk73enyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b68162d8933f94a3ac85c252f471e7bbae5aac71.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoafobvk-9oiitshpj-1p1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdikpkrhgb6nwfsnx66tnpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdlqiecdvts4p9xzmwhx3of" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdju2vvdwknbzz1mpvwt_k7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdiqpuvcedciqlpz9k-k40s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b68162d8933f94a3ac85c252f471e7bbae5aac71.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>変更があった瞬間にパネルや画面は更新される</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>