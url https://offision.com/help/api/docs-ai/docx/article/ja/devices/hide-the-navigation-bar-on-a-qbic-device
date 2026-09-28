--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,115 +26,196 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic デバイスで Android のナビゲーションバーを隠す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qbic のデバイスは Android の戻る・ホーム・履歴のボタンを画面下端に出していて、 それがプレーヤーの上に重なります。デバイス本体の Player settings にある Fullscreen がそれを消します——ただし、いま立っている画面から出る手立ても一緒に 消えるので、これは最後に回します。</w:t>
+        <w:t xml:space="preserve">Qbic のデバイスは Android の戻る・ホーム・履歴のボタンを画面下端に出していて、それがプレーヤーの上に重なります。Offision アプリのコンソールでそれを隠せますし、デバイス本体の Player settings にある Fullscreen でも消せます——ただし Fullscreen は、いま立っている画面から出る手立ても一緒に消すので、最後に回します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrlq2aitaqaz_ujsmaecvp">
+      <w:hyperlink w:history="1" r:id="rIdierd4i8y_glc_ejsizn3y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android は戻る・ホーム・履歴のボタンを画面下端のバーに置いています。壁のパネル
 ではそのバーに使い道はなく、プレーヤーの上に重なるだけなので、仕上がりを整えた
 ければたいてい消すことになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">これは Offision ではなくデバイスの設定です。だから Qbic 自身の
+        <w:t xml:space="preserve">そのためのスイッチは二つあります。Offision アプリをパネルモードで動かしている
+デバイスなら、パネル自身のコンソールに一つあり、初期状態でオンです。もう一つは
+Qbic の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Player settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> にある </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fullscreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> で、デバイスが何を映していても
+効きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">デバイスで Offision アプリが動いている場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">パネルのコンソールを開き、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> に進んで、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の下にある
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Player settings</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> でオフにし、デバイスが何を映していても効きます。</w:t>
+        <w:t xml:space="preserve">ナビゲーションバーを非表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を見てください。誰かがオフにしていないかぎりオンで、
+Qbic ではデバイス自身の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fullscreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> も一緒に設定するので、二つが食い違うことは
+ありません。デバイスで作業する間バーを戻したいときはオフにします。パネルモードを
+抜けてもバーは戻ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この行があるのは 4.5.20 以降の Android アプリだけです。それより古いアプリや、
+デバイスでほかのものが動いている場合は、下の Qbic 自身の設定を使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デバイスはペアリング済みで、ルームかプレイリストを映していて、あなたはその前に
 立っています。これはデバイスに対して最後にやることです。理由は次のとおりです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ほかを先に済ませる</w:t>
@@ -347,97 +428,108 @@
 れば完了です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのあと画面を一度タップしてください。プレーヤー自身のコントロールは出て、
 Android のバーは出てこないはずです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バーを戻したくなったら</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">同じ場所で </w:t>
+        <w:t xml:space="preserve">現行のアプリなら、コンソールで </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ナビゲーションバーを非表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> をオフにします。
+そうでなければ、同じ場所で </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fullscreen</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> をオフにします——ただしナビゲーションボタンがないので、
-まず </w:t>
+        <w:t xml:space="preserve"> をオフにします——ただしナビゲーション
+ボタンがないので、まず </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Player settings</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> にたどり着く必要があり、Offision アプリで動いているデ
-バイスではアプリから出ることを意味します。コンソールの </w:t>
+        <w:t xml:space="preserve"> にたどり着く必要があり、Offision アプリ
+で動いているデバイスではアプリから出ることを意味します。コンソールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision を終了</w:t>
+        <w:t xml:space="preserve">Android に戻る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がそれで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgoni1tmexwi3nm9cu3ird">
+      <w:hyperlink w:history="1" r:id="rIdk8mghft5wynmphspt3at7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic のデバイスに Offision アプリを入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -482,67 +574,76 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルが映すものは変わりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ルームもデザインも機能も、デバイスをペ
 アリングするときにコンソールで決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision 側に対応する設定はありません。</w:t>
-[...4 lines deleted...]
-たままのパネルを直す場所は </w:t>
+        <w:t xml:space="preserve">コンソールのスイッチはすべてのアプリにあるわけではありません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ナビゲーションバーを非表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> があるのは 4.5.20 以降の Android アプリだけです。
+古いアプリのパネルは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Player settings</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> であって、コンソールではありま
-せん。</w:t>
+        <w:t xml:space="preserve"> で直します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -958,51 +1059,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrlq2aitaqaz_ujsmaecvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdgoni1tmexwi3nm9cu3ird" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdierd4i8y_glc_ejsizn3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdk8mghft5wynmphspt3at7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic デバイスで Android のナビゲーションバーを隠す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>