--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdierd4i8y_glc_ejsizn3y">
+      <w:hyperlink w:history="1" r:id="rIdy2nzbvvby25jgq3va3mt1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android は戻る・ホーム・履歴のボタンを画面下端のバーに置いています。壁のパネル
 ではそのバーに使い道はなく、プレーヤーの上に重なるだけなので、仕上がりを整えた
 ければたいてい消すことになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -485,51 +485,51 @@
         <w:t xml:space="preserve"> にたどり着く必要があり、Offision アプリ
 で動いているデバイスではアプリから出ることを意味します。コンソールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Android に戻る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がそれで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8mghft5wynmphspt3at7">
+      <w:hyperlink w:history="1" r:id="rIdwvbmpwrbgwjknjidh_7ah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic のデバイスに Offision アプリを入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1059,51 +1059,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdierd4i8y_glc_ejsizn3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdk8mghft5wynmphspt3at7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy2nzbvvby25jgq3va3mt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdwvbmpwrbgwjknjidh_7ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic デバイスで Android のナビゲーションバーを隠す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>