--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2nzbvvby25jgq3va3mt1">
+      <w:hyperlink w:history="1" r:id="rIdync8s-lsmrpkozr5507mw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android は戻る・ホーム・履歴のボタンを画面下端のバーに置いています。壁のパネル
 ではそのバーに使い道はなく、プレーヤーの上に重なるだけなので、仕上がりを整えた
 ければたいてい消すことになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -485,51 +485,51 @@
         <w:t xml:space="preserve"> にたどり着く必要があり、Offision アプリ
 で動いているデバイスではアプリから出ることを意味します。コンソールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Android に戻る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がそれで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvbmpwrbgwjknjidh_7ah">
+      <w:hyperlink w:history="1" r:id="rIdqfaxopbrx3zv7lvnhiuwo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic のデバイスに Offision アプリを入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1059,51 +1059,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy2nzbvvby25jgq3va3mt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdwvbmpwrbgwjknjidh_7ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdync8s-lsmrpkozr5507mw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdqfaxopbrx3zv7lvnhiuwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic デバイスで Android のナビゲーションバーを隠す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>