--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,198 +26,219 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルから他のルームを探す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用中のルームの前に立っている人に、パネルは同じ建物で空いているルームを提示し、 2タップで予約させることができます。6種類の行の意味さえ分かれば、一覧はそれ自体で 説明になります。</w:t>
+        <w:t xml:space="preserve">パネルは自分のルームの状態にかかわらず「他のルーム」を表示します。1つのスイッチで、このボタンも、別のルームへ抜ける他のすべての道もまとめて閉じられます。6種類の行の意味と、その閉じ方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdawf3pg4yrnqtwxrzrddfo">
+      <w:hyperlink w:history="1" r:id="rIdrtuwsjvdbqfdzzcuw8vf6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/find-another-room-from-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議が始まる直前なのにルームが使用中。そんなとき、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">があれば誰もパソコンを
 開かずに済みます。パネルが同じ建物で空いているルームを一覧表示し、あと2タップで予約
 できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-other-rooms-button-ja" descr="ボタンは「ウォークイン」の隣にあり、このルームが空いているときだけ表示されます。" title="ボタンは「ウォークイン」の隣にあり、このルームが空いているときだけ表示されます。"/>
+            <wp:docPr id="1" name="panel-other-rooms-button-ja" descr="空きルームでの「他のルーム」。ここでは「ウォークイン」の隣に並びます。" title="空きルームでの「他のルーム」。ここでは「ウォークイン」の隣に並びます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ボタンは「ウォークイン」の隣にあり、このルームが空いているときだけ表示されます。</w:t>
+        <w:t xml:space="preserve">空きルームでの「他のルーム」。ここでは「ウォークイン」の隣に並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">最後の点は意外に思われがちです。このボタンは、パネル自身のルームが空いているときにしか
-表示されません。使用中のルームでは代わりに</w:t>
+        <w:t xml:space="preserve">このボタンはルームの状態によって出たり消えたりしません。空き、チェックイン待ち、使用中の
+いずれでも表示されます。使用中のドアの前に立っている人こそ、まさにこのボタンを必要として
+いるからです。変わるのは隣に並ぶものだけです。空きなら</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ウォークイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、チェックイン待ち
+なら</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チェックイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、使用中なら</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">が並びます。使用中のドアの
-前でルームを探している人は、そもそも見るパネルを間違えています。</w:t>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧の範囲はフロアではなく建物</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各行は、このパネルのルームと同じ種類で、同じ建物にあるリソースです。パネル自身のルームは
 除かれます。定員による絞り込みも、設備による絞り込みも、フロアによる絞り込みもありません。
 定員と設備アイコンは行を見比べるために表示されているだけで、候補を絞るためのものでは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -654,51 +675,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">淡色表示の3つの状態はそれぞれ別の画面から来ます。探しに行く前に知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">故障中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — リソース自身の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq043e2b7gyt4hufuxoiee">
+      <w:hyperlink w:history="1" r:id="rIdxzzrbx9qvnj2jga81yjub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">サービス停止期間を追加</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -833,130 +854,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーや複数テナントが入るフロアなど、その場でルームを取らせたくない場所のパネルからは
 外せます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルームボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は予約パネル設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ドアとその他</w:t>
+        <w:t xml:space="preserve">パネルから予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">グループにあり、設定単位なので、
-同じ設定を使うすべてのパネルに反映されます。</w:t>
+同じ設定を使うすべてのパネルに反映されます。イン・ルームパネルでは、同じスイッチが
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約を使う</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の下にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2524125"/>
+            <wp:extent cx="5715000" cy="4495800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-other-rooms-toggle-ja" descr="設定の「ドアとその他」グループにある「他のルームボタンを表示」。" title="設定の「ドアとその他」グループにある「他のルームボタンを表示」。"/>
+            <wp:docPr id="1" name="panel-show-other-rooms-toggle-ja" descr="設定の「パネルから予約」グループにある「他のルームボタンを表示」。" title="設定の「パネルから予約」グループにある「他のルームボタンを表示」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2524125"/>
+                      <a:ext cx="5715000" cy="4495800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">設定の「ドアとその他」グループにある「他のルームボタンを表示」。</w:t>
+        <w:t xml:space="preserve">設定の「パネルから予約」グループにある「他のルームボタンを表示」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">オフにすると、このボタンだけでなく、別のルームへ抜ける道がすべて閉じます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約パネルの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">他のルーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">イン・ルームパネルの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">近くのルーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（ヒーロー部と時間選択シートの両方）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">会議の終了間際や次の予約が迫ったときにイン・ルームパネルが出す</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">他のルームに移動</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約時間ピッカーの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">他に利用可能なものを探す</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と、時間帯が制限されているときに
+「次の予約」ヒントの下に出る同じリンク。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ヒント自体とピッカーはそのまま残ります。どちらも別のルームを予約するためのものでは
+ないからです。判断は各ボタンではなく1か所にまとまっているので、別のルームを予約させ
+ない設定のパネルが、想定外の経路から予約できてしまうことはありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-buttons-other-rooms-off-ja" descr="同じ空きルームでスイッチをオフにしたところ。アクション行に残るのは「ウォークイン」だけです。" title="同じ空きルームでスイッチをオフにしたところ。アクション行に残るのは「ウォークイン」だけです。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">同じ空きルームでスイッチをオフにしたところ。アクション行に残るのは「ウォークイン」だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コントロールスキンのパネルでは、同じルーム一覧がフロアごとの見出し付きのシートとして
 表示されます。行と状態は同じものです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1381,51 +1586,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdawf3pg4yrnqtwxrzrddfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdq043e2b7gyt4hufuxoiee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e13dc7dcee75773b30143cb2e0b459cf2af34541.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d924d94e442cea76865d4db6171b59664c50fbce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17feea6a0a7e12fe62cac23ea9379938d7f53e6c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b992f6cfe4e95978758483133f2b23bc0671ad84.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrtuwsjvdbqfdzzcuw8vf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdxzzrbx9qvnj2jga81yjub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e13dc7dcee75773b30143cb2e0b459cf2af34541.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d924d94e442cea76865d4db6171b59664c50fbce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17feea6a0a7e12fe62cac23ea9379938d7f53e6c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db1947787a02cfc271bbf0dcc71a21cc1996ec3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b410963026d8008092013c208b78ae375b7043d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルから他のルームを探す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>