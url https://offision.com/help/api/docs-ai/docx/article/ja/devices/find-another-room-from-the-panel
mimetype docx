--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtuwsjvdbqfdzzcuw8vf6">
+      <w:hyperlink w:history="1" r:id="rIduzvynrbbmqcjddghdqn_z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/find-another-room-from-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議が始まる直前なのにルームが使用中。そんなとき、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
@@ -675,51 +675,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">淡色表示の3つの状態はそれぞれ別の画面から来ます。探しに行く前に知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">故障中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — リソース自身の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxzzrbx9qvnj2jga81yjub">
+      <w:hyperlink w:history="1" r:id="rIdsk_o9bimw1krkw2kaz0-7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">サービス停止期間を追加</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1586,51 +1586,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrtuwsjvdbqfdzzcuw8vf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdxzzrbx9qvnj2jga81yjub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e13dc7dcee75773b30143cb2e0b459cf2af34541.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d924d94e442cea76865d4db6171b59664c50fbce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17feea6a0a7e12fe62cac23ea9379938d7f53e6c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db1947787a02cfc271bbf0dcc71a21cc1996ec3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b410963026d8008092013c208b78ae375b7043d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduzvynrbbmqcjddghdqn_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdsk_o9bimw1krkw2kaz0-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21def256beae43e8a360109b71d9eece93331797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ea55475e7b8f8e9b4fe99e1924bbd9720da00e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea839077826f01ce71bdfae9504be923c7244dca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2431f44ab49b5529a0854228ac728d464f191b8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1feff69c6ec7f3ea75e89c5ced1937643fa116a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルから他のルームを探す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>