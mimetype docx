--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzvynrbbmqcjddghdqn_z">
+      <w:hyperlink w:history="1" r:id="rIdlt0zrfymu_hqbyb1rlgx6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/find-another-room-from-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議が始まる直前なのにルームが使用中。そんなとき、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
@@ -675,51 +675,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">淡色表示の3つの状態はそれぞれ別の画面から来ます。探しに行く前に知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">故障中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — リソース自身の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsk_o9bimw1krkw2kaz0-7">
+      <w:hyperlink w:history="1" r:id="rId3uh_pt5zw8odpwmtwmpt5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">サービス停止期間を追加</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1586,51 +1586,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduzvynrbbmqcjddghdqn_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdsk_o9bimw1krkw2kaz0-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21def256beae43e8a360109b71d9eece93331797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ea55475e7b8f8e9b4fe99e1924bbd9720da00e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea839077826f01ce71bdfae9504be923c7244dca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2431f44ab49b5529a0854228ac728d464f191b8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1feff69c6ec7f3ea75e89c5ced1937643fa116a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlt0zrfymu_hqbyb1rlgx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId3uh_pt5zw8odpwmtwmpt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21def256beae43e8a360109b71d9eece93331797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ea55475e7b8f8e9b4fe99e1924bbd9720da00e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea839077826f01ce71bdfae9504be923c7244dca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2431f44ab49b5529a0854228ac728d464f191b8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1feff69c6ec7f3ea75e89c5ced1937643fa116a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルから他のルームを探す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>