--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,108 +26,108 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイスがオフラインになったらメールを送る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一群の予約パネルやサイネージに警告メールを設定します。どれだけ待ってから送るかを 選び、知らせるべき相手を指定するところまで。</w:t>
+        <w:t xml:space="preserve">一群の予約パネルやサイネージに警告メールを設定します。どれだけ待ってから送るかを選び、知らせるべき相手を指定するところまで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId36w4ak9vwebox7xm_lbf0">
+      <w:hyperlink w:history="1" r:id="rIdhtc0z7vxgfczyt5bbaqtg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/email-someone-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これを設定するデバイス設定と、知らせる相手がユーザーまたはユーザーグループとして
 すでに登録されていること、そして送信メールが機能していることが必要です。この通知は
 Offision の他のメールとまったく同じメール設定を使うので、他のメールが届いていない
 なら、これも届きません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnbrkv7calmpita-kkj3g">
+      <w:hyperlink w:history="1" r:id="rIdchxfyfqhfmasxeqs8m-rj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">宛先のピッカーはデバイスを管理できる人しか候補に出しません。本来入れたい人が
 候補に出てこない場合は、ディレクトリにいないのではなく権限が足りていません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -660,51 +660,51 @@
         <w:t xml:space="preserve">
 がそのパネル名入りで届くはずです。つなぎ直せば、まもなく
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスが通常動作に戻りました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が続きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">頼りにする前に、一度は意図的にこれを試してください。設定は正しく見えるのに誰にも
 届かない、というのがこの機能で起きやすい失敗で、確かめる方法は試すことしかありま
 せん。何も届かないなら
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolytp6nmdcmxcitpexcuy">
+      <w:hyperlink w:history="1" r:id="rIdpwbez5-1ieh440mmnei5p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">オフラインのメールが届かない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を順に見ていってください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1130,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId36w4ak9vwebox7xm_lbf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdnnbrkv7calmpita-kkj3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdolytp6nmdcmxcitpexcuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51d110b677ddc28a15770643c748efe4026d8cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62a0f914bbef39d66f12f685778696bd4c6a3c3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64ef9c522e976e32a136e733a6cf1f133652a43f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhtc0z7vxgfczyt5bbaqtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdchxfyfqhfmasxeqs8m-rj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdpwbez5-1ieh440mmnei5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51d110b677ddc28a15770643c748efe4026d8cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62a0f914bbef39d66f12f685778696bd4c6a3c3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64ef9c522e976e32a136e733a6cf1f133652a43f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デバイスがオフラインになったらメールを送る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>