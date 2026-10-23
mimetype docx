--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtc0z7vxgfczyt5bbaqtg">
+      <w:hyperlink w:history="1" r:id="rIdvidtkvzpcufax6svhishv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/email-someone-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これを設定するデバイス設定と、知らせる相手がユーザーまたはユーザーグループとして
 すでに登録されていること、そして送信メールが機能していることが必要です。この通知は
 Offision の他のメールとまったく同じメール設定を使うので、他のメールが届いていない
 なら、これも届きません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchxfyfqhfmasxeqs8m-rj">
+      <w:hyperlink w:history="1" r:id="rIdzeimzqtqqrruu3nonqw_m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">宛先のピッカーはデバイスを管理できる人しか候補に出しません。本来入れたい人が
 候補に出てこない場合は、ディレクトリにいないのではなく権限が足りていません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -660,51 +660,51 @@
         <w:t xml:space="preserve">
 がそのパネル名入りで届くはずです。つなぎ直せば、まもなく
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスが通常動作に戻りました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が続きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">頼りにする前に、一度は意図的にこれを試してください。設定は正しく見えるのに誰にも
 届かない、というのがこの機能で起きやすい失敗で、確かめる方法は試すことしかありま
 せん。何も届かないなら
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpwbez5-1ieh440mmnei5p">
+      <w:hyperlink w:history="1" r:id="rId9gmbzalf8utpuu8tvbc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">オフラインのメールが届かない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を順に見ていってください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1130,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhtc0z7vxgfczyt5bbaqtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdchxfyfqhfmasxeqs8m-rj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdpwbez5-1ieh440mmnei5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51d110b677ddc28a15770643c748efe4026d8cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62a0f914bbef39d66f12f685778696bd4c6a3c3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64ef9c522e976e32a136e733a6cf1f133652a43f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvidtkvzpcufax6svhishv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdzeimzqtqqrruu3nonqw_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId9gmbzalf8utpuu8tvbc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5de3366cc0afeea91f5c6f14cd91378b600b2bcd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30e86b16c686e32728777bf0b37ade3fa6fc1ed0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201a1ce958cde8154e8d0afa198398384524c3c4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デバイスがオフラインになったらメールを送る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>