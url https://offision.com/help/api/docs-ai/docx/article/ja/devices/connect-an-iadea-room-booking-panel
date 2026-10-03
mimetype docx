--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,149 +26,149 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IAdea のルーム予約パネルを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">WRP-1000 は PoE+ で動き、6 桁のコードで自分を claim します。パネルの面に 内蔵されたカードリーダー——Offision が対応する中で、シリアル番号ではなく HID の facility code を返す唯一のもの——も扱います。</w:t>
+        <w:t xml:space="preserve">WRP-1000 は PoE+ で動き、6 桁のコードで自分を claim します。パネルの面に内蔵されたカードリーダー——Offision が対応する中で、シリアル番号ではなく HID の facility code を返す唯一のもの——も扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_433ox4k26ikbvk_o4k7h">
+      <w:hyperlink w:history="1" r:id="rIdz6dhweqrbgqic8rdszp69">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-an-iadea-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IAdea のパネルは背面に Ethernet ポートを持つ Android の画面で、届いた時点では
 Offision のことを何も知りません。登録するベンダーのクラウドも、持つべき 2 つめの
 アカウントもありません。電源を入れ、Offision のプレーヤーを画面に出し、6 桁の
 コードで claim する——それだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">はじめる前に決めておく価値があるのは、プレーヤーを</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どうやって</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">画面に出すか
 ——インストールした Android アプリか、パネル自身のブラウザーか——だけです。
 内蔵カードリーダーはアプリ側のもので、この機種ではそれこそが買う理由の大半です。
 その判断は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm_5l587msgk9jnhz-vguy">
+      <w:hyperlink w:history="1" r:id="rIdcwnwaggl59d9mgwdmbsq9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが映すルームがすでにあること——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr7oyerljfxzc3ktbk6soa">
+      <w:hyperlink w:history="1" r:id="rId4_pulp7fvbwwcki8xqfdh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 そして、パネルをつなぐスイッチポートに手が届くこと。そのポートが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 供給するかどうかが、設置を止める唯一の要因だからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -356,95 +356,95 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">13.56 MHz と 125 kHz</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の両方を読み、HID 対応はこちらです。
 別の型番なので、壁に付いたあとのパネルを H 版に変えることはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらを発注しても、まず 1 枚だけ登録してタップし、それから残りを取り込んで
 ください。タップしたカードが何をするかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpja_pytjakm8zibwal55">
+      <w:hyperlink w:history="1" r:id="rIdamooen7tvf3gpkjxnqikp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に、パネルで本人だと示すほかの方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltjjtpkstjhpbaf2wkuvi">
+      <w:hyperlink w:history="1" r:id="rId1qyej0afz7uhuscn0ipnh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人だと示す方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リーダーはアプリ専用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 内蔵リーダーが働くのは、パネルが Offision の Android アプリを動かしていると
 きだけです。パネルのブラウザーからはそもそも到達できず、カードは USB リーダーで
 タップすることになります——facility code の解読は内蔵リーダーのものなので、
 それも失われます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdulqupy7s8rxipwfks2kaz">
+      <w:hyperlink w:history="1" r:id="rIdksnfsbqihjsovq39rauhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 電源とネットワークをつなぐ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -507,51 +507,51 @@
       <w:r>
         <w:t xml:space="preserve"> でアドレスとタイムゾーンを設定します。そのあと </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 を選び、プレーヤーのアドレスを入れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがブラウザーの経路で、ウィザードのガイドラインが案内するのもこちらです。
 もう一方は、パネルに Offision の Android アプリを入れる経路で、内蔵リーダー
 ——とその HID facility code——が働くようになるのはこちらだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgs7drhu7ykmngutoc7gih">
+      <w:hyperlink w:history="1" r:id="rIdmsbrvtkiq7ygc8drdjgzm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらでもパネルは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6 桁のペアリングコード</w:t>
@@ -829,51 +829,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">IAdea のガイドラインと、パネルを claim する入力欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの残りと、新しいパネルがそのあと出すパスコードについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbysndpto5ndbybn04smz">
+      <w:hyperlink w:history="1" r:id="rIdqiovgs67a8exoaydcz4di">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision につなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見てください。
 そのパスコードを設置前に変えるべき理由も書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1164,84 +1164,84 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ペアリングコードが受け付けられない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">メモした文字を打ち直すのではなく、パネルからもう一度読み取ってください。スリープや再起動をしたパネルは別のコードを出しています</w:t>
+              <w:t xml:space="preserve">メモした文字を打ち直すのではなく、パネルからもう一度読み取ってください。スリープ・再起動・ネットワーク切断があったパネルは別のコードを出しているか、コードの代わりに接続できない旨のメッセージを出しています</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdl5pewfdcphlmuxgzwuw7h">
+            <w:hyperlink w:history="1" r:id="rIdqd5fhlwvxdm9ddt2h7l6l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オンラインなのに側面のライトが暗いまま</w:t>
             </w:r>
@@ -1267,51 +1267,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カードをタップしても何も起きない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">アプリではなくブラウザーで動いているか、カードが HID でパネルが H 版ではありません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwsnuced5u7_nrb7bqmoay">
+            <w:hyperlink w:history="1" r:id="rIdzzhad2qpkj0kcheknk-h1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">カードをタップしても何も起きない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を見てください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1410,85 +1410,85 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カメラでバッジを読むわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルのカメラは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顔認証</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が
 使うもので、印字されたバッジを読み取るものではありません。QR の方法は逆向き
 ——パネルがコードを出し、人がそれを読み取ります。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3zttp6h5gdxbl36hw2qx">
+      <w:hyperlink w:history="1" r:id="rIditbeiv2xl6mfvjuijmoda">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人だと示す方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルにできることを決めるものではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ブランドのタイルが選ぶのは
 表示される設置ガイドラインです。何ができるかはハードウェアと、アプリで
 動いているかどうかで決まります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9lajsrvijrp324px_byqk">
+      <w:hyperlink w:history="1" r:id="rId7jtnjkuxowjts7-p0j8hr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1913,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_433ox4k26ikbvk_o4k7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdm_5l587msgk9jnhz-vguy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdr7oyerljfxzc3ktbk6soa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdmpja_pytjakm8zibwal55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdltjjtpkstjhpbaf2wkuvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdulqupy7s8rxipwfks2kaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdgs7drhu7ykmngutoc7gih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdvbysndpto5ndbybn04smz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdl5pewfdcphlmuxgzwuw7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdwsnuced5u7_nrb7bqmoay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIda3zttp6h5gdxbl36hw2qx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId9lajsrvijrp324px_byqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ebe437acc2a496a327ee43bbce82ebe0c876eb5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89bc1756bb6fdfd124e1afbeeddff3a31c2730f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6c138b64a2a3d6e8b38e2c9e977967557dfc128.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz6dhweqrbgqic8rdszp69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdcwnwaggl59d9mgwdmbsq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId4_pulp7fvbwwcki8xqfdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdamooen7tvf3gpkjxnqikp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId1qyej0afz7uhuscn0ipnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdksnfsbqihjsovq39rauhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdmsbrvtkiq7ygc8drdjgzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdqiovgs67a8exoaydcz4di" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdqd5fhlwvxdm9ddt2h7l6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdzzhad2qpkj0kcheknk-h1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIditbeiv2xl6mfvjuijmoda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7jtnjkuxowjts7-p0j8hr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ebe437acc2a496a327ee43bbce82ebe0c876eb5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89bc1756bb6fdfd124e1afbeeddff3a31c2730f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6c138b64a2a3d6e8b38e2c9e977967557dfc128.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IAdea のルーム予約パネルを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>