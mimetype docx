--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,123 +52,123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz6dhweqrbgqic8rdszp69">
+      <w:hyperlink w:history="1" r:id="rIdi2iiaygyi_d3cvwgcbo5t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-an-iadea-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IAdea のパネルは背面に Ethernet ポートを持つ Android の画面で、届いた時点では
 Offision のことを何も知りません。登録するベンダーのクラウドも、持つべき 2 つめの
 アカウントもありません。電源を入れ、Offision のプレーヤーを画面に出し、6 桁の
 コードで claim する——それだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">はじめる前に決めておく価値があるのは、プレーヤーを</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どうやって</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">画面に出すか
 ——インストールした Android アプリか、パネル自身のブラウザーか——だけです。
 内蔵カードリーダーはアプリ側のもので、この機種ではそれこそが買う理由の大半です。
 その判断は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwnwaggl59d9mgwdmbsq9">
+      <w:hyperlink w:history="1" r:id="rIdowd_vwp-_t_ed1ahnzakd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが映すルームがすでにあること——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4_pulp7fvbwwcki8xqfdh">
+      <w:hyperlink w:history="1" r:id="rId_rgz-dlqyu_lgovdtw4-v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 そして、パネルをつなぐスイッチポートに手が届くこと。そのポートが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 供給するかどうかが、設置を止める唯一の要因だからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -356,95 +356,95 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">13.56 MHz と 125 kHz</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の両方を読み、HID 対応はこちらです。
 別の型番なので、壁に付いたあとのパネルを H 版に変えることはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらを発注しても、まず 1 枚だけ登録してタップし、それから残りを取り込んで
 ください。タップしたカードが何をするかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamooen7tvf3gpkjxnqikp">
+      <w:hyperlink w:history="1" r:id="rIdwiypf5syhk_iabczp9w5m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に、パネルで本人だと示すほかの方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1qyej0afz7uhuscn0ipnh">
+      <w:hyperlink w:history="1" r:id="rIdkdtms1qk6cmobcjwse5ys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人だと示す方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リーダーはアプリ専用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 内蔵リーダーが働くのは、パネルが Offision の Android アプリを動かしていると
 きだけです。パネルのブラウザーからはそもそも到達できず、カードは USB リーダーで
 タップすることになります——facility code の解読は内蔵リーダーのものなので、
 それも失われます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksnfsbqihjsovq39rauhl">
+      <w:hyperlink w:history="1" r:id="rIdapnumpzsyoso_4xrnr3vz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 電源とネットワークをつなぐ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -507,51 +507,51 @@
       <w:r>
         <w:t xml:space="preserve"> でアドレスとタイムゾーンを設定します。そのあと </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 を選び、プレーヤーのアドレスを入れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがブラウザーの経路で、ウィザードのガイドラインが案内するのもこちらです。
 もう一方は、パネルに Offision の Android アプリを入れる経路で、内蔵リーダー
 ——とその HID facility code——が働くようになるのはこちらだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmsbrvtkiq7ygc8drdjgzm">
+      <w:hyperlink w:history="1" r:id="rIdqlupkninrqibqb94fhqcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらでもパネルは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6 桁のペアリングコード</w:t>
@@ -829,51 +829,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">IAdea のガイドラインと、パネルを claim する入力欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの残りと、新しいパネルがそのあと出すパスコードについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqiovgs67a8exoaydcz4di">
+      <w:hyperlink w:history="1" r:id="rIdyl7cab-qqqcuahb5epejt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision につなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見てください。
 そのパスコードを設置前に変えるべき理由も書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1197,51 +1197,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqd5fhlwvxdm9ddt2h7l6l">
+            <w:hyperlink w:history="1" r:id="rIdosg0w3rklon9k7mdtzyzx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オンラインなのに側面のライトが暗いまま</w:t>
             </w:r>
@@ -1267,51 +1267,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カードをタップしても何も起きない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">アプリではなくブラウザーで動いているか、カードが HID でパネルが H 版ではありません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzzhad2qpkj0kcheknk-h1">
+            <w:hyperlink w:history="1" r:id="rIdap9-zygct8h5awl8qiuzo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">カードをタップしても何も起きない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を見てください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1410,85 +1410,85 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カメラでバッジを読むわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルのカメラは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顔認証</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が
 使うもので、印字されたバッジを読み取るものではありません。QR の方法は逆向き
 ——パネルがコードを出し、人がそれを読み取ります。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIditbeiv2xl6mfvjuijmoda">
+      <w:hyperlink w:history="1" r:id="rId12k6llbviyrbcgunsi5lu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人だと示す方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルにできることを決めるものではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ブランドのタイルが選ぶのは
 表示される設置ガイドラインです。何ができるかはハードウェアと、アプリで
 動いているかどうかで決まります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7jtnjkuxowjts7-p0j8hr">
+      <w:hyperlink w:history="1" r:id="rId_0clbs1jpv7pfk8ih17z7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1913,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz6dhweqrbgqic8rdszp69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdcwnwaggl59d9mgwdmbsq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId4_pulp7fvbwwcki8xqfdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdamooen7tvf3gpkjxnqikp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId1qyej0afz7uhuscn0ipnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdksnfsbqihjsovq39rauhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdmsbrvtkiq7ygc8drdjgzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdqiovgs67a8exoaydcz4di" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdqd5fhlwvxdm9ddt2h7l6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdzzhad2qpkj0kcheknk-h1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIditbeiv2xl6mfvjuijmoda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7jtnjkuxowjts7-p0j8hr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ebe437acc2a496a327ee43bbce82ebe0c876eb5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89bc1756bb6fdfd124e1afbeeddff3a31c2730f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6c138b64a2a3d6e8b38e2c9e977967557dfc128.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi2iiaygyi_d3cvwgcbo5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdowd_vwp-_t_ed1ahnzakd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId_rgz-dlqyu_lgovdtw4-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdwiypf5syhk_iabczp9w5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdkdtms1qk6cmobcjwse5ys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdapnumpzsyoso_4xrnr3vz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdqlupkninrqibqb94fhqcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdyl7cab-qqqcuahb5epejt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdosg0w3rklon9k7mdtzyzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdap9-zygct8h5awl8qiuzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId12k6llbviyrbcgunsi5lu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId_0clbs1jpv7pfk8ih17z7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cba8fcfcac154be839ef74a439ccdb586cd4d885.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dff92a1be8965c24c5218bbda20cc4fbed5d6808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b86e6a34d9b43ace66e0ee76b875b7bfb9d8c53c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IAdea のルーム予約パネルを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>