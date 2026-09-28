--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 や Google のルームを予約パネルに載せる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予定表が Outlook や Google カレンダーにあるルームも、ほかのルームとまったく同じ ようにパネルを動かします。ただし 4 つの条件が揃っていれば、です。その順序と、 そもそも壁のパネルに何かが届くかどうかを決める、ルーム側のカレンダー設定について。</w:t>
+        <w:t xml:space="preserve">予定表が Outlook や Google カレンダーにあるルームも、ほかのルームとまったく同じようにパネルを動かします。ただし 4 つの条件が揃っていれば、です。その順序と、そもそも壁のパネルに何かが届くかどうかを決める、ルーム側のカレンダー設定について。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgtuovzzkk-b_7j5sq_gq">
+      <w:hyperlink w:history="1" r:id="rIdbfy5g-lwn4x8pwwhhsrl5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予定表が Microsoft 365 や Google Workspace にあるルームは、Offision が自前で持って
 いるルームとまったく同じように予約パネルを動かします。ペアリングのウィザードが
 どちらの種類かを尋ねることはありませんし、そのあとパネルの挙動が変わることも
 ありません。パネルは単にルームを表示し、そのルームがたまたまメールボックスだった、
 というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -207,119 +207,119 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのルームを予約する人のなかに、同じディレクトリのアカウントでない人がいる場合は、
 接続側に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が設定されていること。ないとその人たちは
 そもそも予約できず、それが最初に表れるのはパネルです。設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3v2wj73xaczzvekd92uc">
+      <w:hyperlink w:history="1" r:id="rIdpkauxxrxoo2cmqvxmgxcq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 または </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvbnnpmqijapu-tqwzmgo">
+      <w:hyperlink w:history="1" r:id="rIdso_8gcnuer2kqscjdm1iy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で行います</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの電源が入り、ネットワークにつながり、6 文字のコードを表示していること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まだなら先に接続してから戻ってきてください。重要なのは接続モードの選択です。手順 3
 でルームがどう入ってくるかが、ここで決まります。選ぶ前に
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukqk9xnzmia1vcjyjhsfg">
+      <w:hyperlink w:history="1" r:id="rId-vtmnehhy26i2xp2g2xpt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 の接続モードを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb8vb4tmod2r4hyedzahkp">
+      <w:hyperlink w:history="1" r:id="rIdllkjyymdyw8ocg9col9zp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の接続方法を選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ルームが招待を自動で承諾するようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -431,51 +431,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision がこれを代わりに設定することはなく、設定されていないと警告することも
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ただしポリシーに頼っているなら別:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 自動で承諾すると、Offision が尋ねられる前に提供元が返事をしてしまうため、Outlook で
 入れた予約には Offision のポリシーが適用されません。頼りにしているポリシーがある
 ルームでは、これをオフのままにして Offision に返事をさせてください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqm4s7ov2u-wjdfdfl7elc">
+      <w:hyperlink w:history="1" r:id="rIdwwv-ohgqjev8-49ct_b6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Outlook や
 Google のルームの予約はどう検証されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. ルームを Offision に取り込む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -704,93 +704,93 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft 365 のルームを選ぶ画面。Google Workspace に選択画面はなく、カレンダーのアドレスを入力します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それぞれの詳しい手順は、アカウントを接続した人だけでなく全員がそのルームを予約
 できるようにする予約代理アカウントも含めて、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4ir6jusw7uge3gacaf8y">
+      <w:hyperlink w:history="1" r:id="rIddeswy3vd8jjqrrb26xxmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 から会議室を同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_bntu5cibf-zdg4ki_ths">
+      <w:hyperlink w:history="1" r:id="rIdaqwoviuoph48phpcwxi3b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace のルームを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. パネルをそのルームにペアリングする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとはほかのパネルと同じです。ウィザードの流れは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywk0h4trar_ntpaa7lfkn">
+      <w:hyperlink w:history="1" r:id="rIdht2cdhiuxohrbcrdwhzmy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (予約パネル)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1114,51 +1114,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どのルームも何時間も変わらない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接続のサインインが失効しています — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwfwlvgqmowgtc7-7deve2">
+            <w:hyperlink w:history="1" r:id="rIdic1hefwizvbfapkj1pks_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約がカレンダーと同期されなくなった</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1259,140 +1259,140 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Outlook で入れた予定が、パネルだけでなくどこにも見当たらない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームが辞退しています — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtvwm2ixgqg5nwvqxdevcr">
+            <w:hyperlink w:history="1" r:id="rIdxxeejc1cri3yz2debkdct">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlook で予約した会議が Offision に現れない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Outlook で入れた予約にルームのポリシーが効かない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メールボックスが自動で承諾するため、Offision が尋ねられていません — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfx5o1fbtpwgr5dczjbkqg">
+            <w:hyperlink w:history="1" r:id="rIdgbpihwevlvd2hkcjuevbx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約はどう検証されるか</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">このページが扱わないこと:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 そのあとパネルで人が何を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">できる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> か — ウォークイン、チェックイン、延長、
 キャンセル — はパネルのデバイス設定とルームのポリシーが決めるもので、カレンダー
 接続とは関係ありません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9eaiyxxxu3mapsxftnfyw">
+      <w:hyperlink w:history="1" r:id="rId-9rnv-w_evrp4x-jfbi3v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを出すスイッチ一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1824,51 +1824,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwgtuovzzkk-b_7j5sq_gq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIde3v2wj73xaczzvekd92uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdfvbnnpmqijapu-tqwzmgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdukqk9xnzmia1vcjyjhsfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdb8vb4tmod2r4hyedzahkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdqm4s7ov2u-wjdfdfl7elc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdy4ir6jusw7uge3gacaf8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId_bntu5cibf-zdg4ki_ths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdywk0h4trar_ntpaa7lfkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdwfwlvgqmowgtc7-7deve2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdtvwm2ixgqg5nwvqxdevcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdfx5o1fbtpwgr5dczjbkqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId9eaiyxxxu3mapsxftnfyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b848576b5c1ad5c7e048cacf3810ac074f43fa3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f4ed52abd4fbcf4f88b137aa10ae7143b49c9d.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbfy5g-lwn4x8pwwhhsrl5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdpkauxxrxoo2cmqvxmgxcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdso_8gcnuer2kqscjdm1iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId-vtmnehhy26i2xp2g2xpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdllkjyymdyw8ocg9col9zp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdwwv-ohgqjev8-49ct_b6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIddeswy3vd8jjqrrb26xxmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdaqwoviuoph48phpcwxi3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdht2cdhiuxohrbcrdwhzmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdic1hefwizvbfapkj1pks_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdxxeejc1cri3yz2debkdct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdgbpihwevlvd2hkcjuevbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId-9rnv-w_evrp4x-jfbi3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b848576b5c1ad5c7e048cacf3810ac074f43fa3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f4ed52abd4fbcf4f88b137aa10ae7143b49c9d.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 や Google のルームを予約パネルに載せる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>