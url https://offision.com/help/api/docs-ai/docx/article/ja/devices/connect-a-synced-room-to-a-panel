--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbfy5g-lwn4x8pwwhhsrl5">
+      <w:hyperlink w:history="1" r:id="rIdy3vlkrx2dhh2p5kaw7s0r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予定表が Microsoft 365 や Google Workspace にあるルームは、Offision が自前で持って
 いるルームとまったく同じように予約パネルを動かします。ペアリングのウィザードが
 どちらの種類かを尋ねることはありませんし、そのあとパネルの挙動が変わることも
 ありません。パネルは単にルームを表示し、そのルームがたまたまメールボックスだった、
 というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -207,119 +207,119 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのルームを予約する人のなかに、同じディレクトリのアカウントでない人がいる場合は、
 接続側に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が設定されていること。ないとその人たちは
 そもそも予約できず、それが最初に表れるのはパネルです。設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpkauxxrxoo2cmqvxmgxcq">
+      <w:hyperlink w:history="1" r:id="rIdt5vw8j9mjkqqv5fjr1jdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 または </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdso_8gcnuer2kqscjdm1iy">
+      <w:hyperlink w:history="1" r:id="rIdwd_64emv91i1v6skrqn75">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で行います</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの電源が入り、ネットワークにつながり、6 文字のコードを表示していること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まだなら先に接続してから戻ってきてください。重要なのは接続モードの選択です。手順 3
 でルームがどう入ってくるかが、ここで決まります。選ぶ前に
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-vtmnehhy26i2xp2g2xpt">
+      <w:hyperlink w:history="1" r:id="rIdrbp519r8rzytu3b4ntwdd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 の接続モードを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllkjyymdyw8ocg9col9zp">
+      <w:hyperlink w:history="1" r:id="rIdcstg1xlmawoqccrufxvwf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の接続方法を選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ルームが招待を自動で承諾するようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -431,51 +431,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision がこれを代わりに設定することはなく、設定されていないと警告することも
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ただしポリシーに頼っているなら別:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 自動で承諾すると、Offision が尋ねられる前に提供元が返事をしてしまうため、Outlook で
 入れた予約には Offision のポリシーが適用されません。頼りにしているポリシーがある
 ルームでは、これをオフのままにして Offision に返事をさせてください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwwv-ohgqjev8-49ct_b6w">
+      <w:hyperlink w:history="1" r:id="rIdnvi4bbowsgxjzpm_hb1pw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Outlook や
 Google のルームの予約はどう検証されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. ルームを Offision に取り込む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -704,93 +704,93 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft 365 のルームを選ぶ画面。Google Workspace に選択画面はなく、カレンダーのアドレスを入力します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それぞれの詳しい手順は、アカウントを接続した人だけでなく全員がそのルームを予約
 できるようにする予約代理アカウントも含めて、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddeswy3vd8jjqrrb26xxmq">
+      <w:hyperlink w:history="1" r:id="rIdsskieklrwidhq2unq15lx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 から会議室を同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqwoviuoph48phpcwxi3b">
+      <w:hyperlink w:history="1" r:id="rIdb5jeewgqaltriemuggp9k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace のルームを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. パネルをそのルームにペアリングする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとはほかのパネルと同じです。ウィザードの流れは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdht2cdhiuxohrbcrdwhzmy">
+      <w:hyperlink w:history="1" r:id="rId5coti_gn0wl-pfrkogrzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (予約パネル)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1114,51 +1114,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どのルームも何時間も変わらない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接続のサインインが失効しています — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdic1hefwizvbfapkj1pks_">
+            <w:hyperlink w:history="1" r:id="rIdn3ajqlhdxs85qcttzvfub">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約がカレンダーと同期されなくなった</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1259,140 +1259,140 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Outlook で入れた予定が、パネルだけでなくどこにも見当たらない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームが辞退しています — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxxeejc1cri3yz2debkdct">
+            <w:hyperlink w:history="1" r:id="rIdsi2ubtzvdrij-zfmdwjom">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlook で予約した会議が Offision に現れない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Outlook で入れた予約にルームのポリシーが効かない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メールボックスが自動で承諾するため、Offision が尋ねられていません — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgbpihwevlvd2hkcjuevbx">
+            <w:hyperlink w:history="1" r:id="rIdtun1eammaurq-s3f-bw-g">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約はどう検証されるか</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">このページが扱わないこと:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 そのあとパネルで人が何を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">できる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> か — ウォークイン、チェックイン、延長、
 キャンセル — はパネルのデバイス設定とルームのポリシーが決めるもので、カレンダー
 接続とは関係ありません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-9rnv-w_evrp4x-jfbi3v">
+      <w:hyperlink w:history="1" r:id="rIddnegrnut396cvzy_o0i7u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを出すスイッチ一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1824,51 +1824,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbfy5g-lwn4x8pwwhhsrl5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdpkauxxrxoo2cmqvxmgxcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdso_8gcnuer2kqscjdm1iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId-vtmnehhy26i2xp2g2xpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdllkjyymdyw8ocg9col9zp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdwwv-ohgqjev8-49ct_b6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIddeswy3vd8jjqrrb26xxmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdaqwoviuoph48phpcwxi3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdht2cdhiuxohrbcrdwhzmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdic1hefwizvbfapkj1pks_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdxxeejc1cri3yz2debkdct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdgbpihwevlvd2hkcjuevbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId-9rnv-w_evrp4x-jfbi3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b848576b5c1ad5c7e048cacf3810ac074f43fa3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f4ed52abd4fbcf4f88b137aa10ae7143b49c9d.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3vlkrx2dhh2p5kaw7s0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdt5vw8j9mjkqqv5fjr1jdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwd_64emv91i1v6skrqn75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdrbp519r8rzytu3b4ntwdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdcstg1xlmawoqccrufxvwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdnvi4bbowsgxjzpm_hb1pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdsskieklrwidhq2unq15lx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdb5jeewgqaltriemuggp9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId5coti_gn0wl-pfrkogrzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdn3ajqlhdxs85qcttzvfub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdsi2ubtzvdrij-zfmdwjom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdtun1eammaurq-s3f-bw-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIddnegrnut396cvzy_o0i7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73eb767da32ce4f036f475531983036371c0ad4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9a6c6e1dfdd07de1a602f938a274c4eb451d7e7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 や Google のルームを予約パネルに載せる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>