--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3vlkrx2dhh2p5kaw7s0r">
+      <w:hyperlink w:history="1" r:id="rIdfus3yjyxsujvpa5uoabzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予定表が Microsoft 365 や Google Workspace にあるルームは、Offision が自前で持って
 いるルームとまったく同じように予約パネルを動かします。ペアリングのウィザードが
 どちらの種類かを尋ねることはありませんし、そのあとパネルの挙動が変わることも
 ありません。パネルは単にルームを表示し、そのルームがたまたまメールボックスだった、
 というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -207,119 +207,119 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのルームを予約する人のなかに、同じディレクトリのアカウントでない人がいる場合は、
 接続側に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が設定されていること。ないとその人たちは
 そもそも予約できず、それが最初に表れるのはパネルです。設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt5vw8j9mjkqqv5fjr1jdf">
+      <w:hyperlink w:history="1" r:id="rIdtrltaogj94tn_jewcyyiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 または </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwd_64emv91i1v6skrqn75">
+      <w:hyperlink w:history="1" r:id="rIdfiligwldwad6xhthazauw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で行います</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの電源が入り、ネットワークにつながり、6 文字のコードを表示していること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まだなら先に接続してから戻ってきてください。重要なのは接続モードの選択です。手順 3
 でルームがどう入ってくるかが、ここで決まります。選ぶ前に
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrbp519r8rzytu3b4ntwdd">
+      <w:hyperlink w:history="1" r:id="rIdwtce6wjzthcnezi_jzd3d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 の接続モードを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcstg1xlmawoqccrufxvwf">
+      <w:hyperlink w:history="1" r:id="rId9obxtrf3nqmpkr-2n8y1c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の接続方法を選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ルームが招待を自動で承諾するようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -431,51 +431,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision がこれを代わりに設定することはなく、設定されていないと警告することも
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ただしポリシーに頼っているなら別:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 自動で承諾すると、Offision が尋ねられる前に提供元が返事をしてしまうため、Outlook で
 入れた予約には Offision のポリシーが適用されません。頼りにしているポリシーがある
 ルームでは、これをオフのままにして Offision に返事をさせてください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvi4bbowsgxjzpm_hb1pw">
+      <w:hyperlink w:history="1" r:id="rIdqfcfppvw1gm6gwiwzcdj7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Outlook や
 Google のルームの予約はどう検証されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. ルームを Offision に取り込む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -704,93 +704,93 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft 365 のルームを選ぶ画面。Google Workspace に選択画面はなく、カレンダーのアドレスを入力します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それぞれの詳しい手順は、アカウントを接続した人だけでなく全員がそのルームを予約
 できるようにする予約代理アカウントも含めて、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsskieklrwidhq2unq15lx">
+      <w:hyperlink w:history="1" r:id="rIdj1biyiso9svyafmrjrjmf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 から会議室を同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb5jeewgqaltriemuggp9k">
+      <w:hyperlink w:history="1" r:id="rIdjgchsvotnrsyzrbuvgrl9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace のルームを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. パネルをそのルームにペアリングする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとはほかのパネルと同じです。ウィザードの流れは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5coti_gn0wl-pfrkogrzh">
+      <w:hyperlink w:history="1" r:id="rIdyw7eqs19m06aroupnaler">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (予約パネル)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1114,51 +1114,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どのルームも何時間も変わらない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接続のサインインが失効しています — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn3ajqlhdxs85qcttzvfub">
+            <w:hyperlink w:history="1" r:id="rId7bkscqt9xkohaas1goze8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約がカレンダーと同期されなくなった</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1259,140 +1259,140 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Outlook で入れた予定が、パネルだけでなくどこにも見当たらない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームが辞退しています — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsi2ubtzvdrij-zfmdwjom">
+            <w:hyperlink w:history="1" r:id="rIdoyieq46agrkzrm-qds8nt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlook で予約した会議が Offision に現れない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Outlook で入れた予約にルームのポリシーが効かない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メールボックスが自動で承諾するため、Offision が尋ねられていません — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtun1eammaurq-s3f-bw-g">
+            <w:hyperlink w:history="1" r:id="rIdqxsvr9udmfhgqo5x59yei">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約はどう検証されるか</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">このページが扱わないこと:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 そのあとパネルで人が何を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">できる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> か — ウォークイン、チェックイン、延長、
 キャンセル — はパネルのデバイス設定とルームのポリシーが決めるもので、カレンダー
 接続とは関係ありません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnegrnut396cvzy_o0i7u">
+      <w:hyperlink w:history="1" r:id="rIdox0vxmacou0r37hio1nvf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを出すスイッチ一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1824,51 +1824,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3vlkrx2dhh2p5kaw7s0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdt5vw8j9mjkqqv5fjr1jdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwd_64emv91i1v6skrqn75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdrbp519r8rzytu3b4ntwdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdcstg1xlmawoqccrufxvwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdnvi4bbowsgxjzpm_hb1pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdsskieklrwidhq2unq15lx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdb5jeewgqaltriemuggp9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId5coti_gn0wl-pfrkogrzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdn3ajqlhdxs85qcttzvfub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdsi2ubtzvdrij-zfmdwjom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdtun1eammaurq-s3f-bw-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIddnegrnut396cvzy_o0i7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73eb767da32ce4f036f475531983036371c0ad4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9a6c6e1dfdd07de1a602f938a274c4eb451d7e7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfus3yjyxsujvpa5uoabzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdtrltaogj94tn_jewcyyiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdfiligwldwad6xhthazauw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdwtce6wjzthcnezi_jzd3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9obxtrf3nqmpkr-2n8y1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdqfcfppvw1gm6gwiwzcdj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdj1biyiso9svyafmrjrjmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdjgchsvotnrsyzrbuvgrl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdyw7eqs19m06aroupnaler" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7bkscqt9xkohaas1goze8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdoyieq46agrkzrm-qds8nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdqxsvr9udmfhgqo5x59yei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdox0vxmacou0r37hio1nvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73eb767da32ce4f036f475531983036371c0ad4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9a6c6e1dfdd07de1a602f938a274c4eb451d7e7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 や Google のルームを予約パネルに載せる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>