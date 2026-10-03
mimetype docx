--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,149 +26,149 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic のルーム予約パネルを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qbic のパネルは PoE+ で動き、画面が向いている先をそのまま映します。設定は 3 つ——電源を入れ、プレーヤーを画面に出し、6 桁のコードで claim する。 パネルの面に内蔵されたカードリーダーと、デスク用の TD-0360 も扱います。</w:t>
+        <w:t xml:space="preserve">Qbic のパネルは PoE+ で動き、画面が向いている先をそのまま映します。設定は 3 つ——電源を入れ、プレーヤーを画面に出し、6 桁のコードで claim する。パネルの面に内蔵されたカードリーダーと、デスク用の TD-0360 も扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq7e0j-s_ihiosot5mjvxj">
+      <w:hyperlink w:history="1" r:id="rIdroqqq4sygt0i9vuevo2dq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-qbic-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic のパネルは背面に Ethernet ポートを持つ Android の画面で、届いた時点では
 Offision のことを何も知りません。ベンダーのクラウドで管理するデバイスと違って
 登録の手順も 2 つめのアカウントもなく、電源を入れ、Offision のプレーヤーを画面に
 出し、6 桁のコードで claim する——それだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">わかりにくいのは、プレーヤーを</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どうやって</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">画面に出すかだけです。Qbic の
 パネルは、インストールした Android アプリとしても、パネル自身のブラウザーでも
 プレーヤーを動かせますが、この 2 つは同じではありません。内蔵カードリーダーと
 オフライン再生の動画はアプリ側のものです。その判断は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdecnxbpmdchppqgjawjjyu">
+      <w:hyperlink w:history="1" r:id="rIdn2pbe40obioyzhpugg1zp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。この記事は、それを決めた前提で進みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが映すルームがすでにあること——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqydwyiq_-barv_sytrvm">
+      <w:hyperlink w:history="1" r:id="rIdw4lhadgfkroxvxzhzpemj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 そして、パネルをつなぐスイッチポートに手が届くこと。そのポートが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 供給するかどうかが、設置を止める唯一の要因だからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -395,82 +395,82 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic のパネルが返すのはカードの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリアル番号</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、カードに印字された番号では
 ありません。まず 1 枚だけ登録してタップし、それから残りを取り込んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">タップしたカードが何をするか、そして誰のカードなのかをどう結びつけるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxk5kehx__-cdquugzrjig">
+      <w:hyperlink w:history="1" r:id="rIdoupd4quw2ce7xj1qu7wjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リーダーはアプリ専用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 内蔵リーダーが働くのは、パネルが Offision の Android アプリを動かしているときだけ
 です。パネルのブラウザーからはそもそも到達できず、カードは USB リーダーで
 タップすることになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdon4awhzp5hmrd2iqusyie">
+      <w:hyperlink w:history="1" r:id="rIdcr2rp4uddjrgfdrofgxdu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 電源とネットワークをつなぐ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -522,63 +522,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄にプレーヤーのアドレスを入れて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがブラウザーの経路で、ウィザードのガイドラインが案内するのもこちらです。
 もう一方は、パネルに Offision の Android アプリを入れる経路で、内蔵カード
 リーダーと動画再生が使えるようになるのはこちらです。判断は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddxwi_dzey6ie-nbci_on9">
+      <w:hyperlink w:history="1" r:id="rIdnlsiyggqee_jhsfsix57u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 手順は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr4lkh4xvq66y11klye8as">
+      <w:hyperlink w:history="1" r:id="rId6rlfnqsrprlhibolaygfm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスに Offision アプリをインストールする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらでもパネルは同じ状態になります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6 桁のペアリングコード</w:t>
       </w:r>
@@ -1012,51 +1012,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic のガイドラインと、パネルを claim する入力欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの残りと、新しいパネルがそのあと出すパスコードについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId53rudriwyotw2jgltqpov">
+      <w:hyperlink w:history="1" r:id="rIdpimyuzv2nbanjyc7gn6mb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision につなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見てください。
 そのパスコードを設置前に変えるべき理由も書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1490,51 +1490,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdag79ltt7jjmztkpwzevla">
+            <w:hyperlink w:history="1" r:id="rIdzjw23oeevh03c0fiolw1o">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オンラインなのにライトバーが暗いまま</w:t>
             </w:r>
@@ -1560,51 +1560,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カードをタップしても何も起きない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">アプリではなくブラウザーで動いているか、カードが HID でパネルが H 版ではありません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxyjcangt0nljovcvhl-o8">
+            <w:hyperlink w:history="1" r:id="rId-hhogiwb4ncjakq2f_hdz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">カードをタップしても何も起きない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を見てください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1694,84 +1694,84 @@
 ペアリングしたプレーヤーであって、箱そのものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルにできることを決めるものではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ブランドのタイルが選ぶのは
 表示される設置ガイドラインです。何ができるかはハードウェアと、アプリで
 動いているかどうかで決まります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7qmn2yd-2i4doqeupf1xn">
+      <w:hyperlink w:history="1" r:id="rIdlbq1d9qhuifdptt-wwf_c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージは扱いません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 壁の画面を動かす Qbic のプレーヤーは別のデバイス
 種別で、ウィザードも別です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaw_txegfr_xnxgpmkbxzg">
+      <w:hyperlink w:history="1" r:id="rIda9dzesfj7wazr7ceik3w5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の画面にサイネージを映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2196,51 +2196,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq7e0j-s_ihiosot5mjvxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdecnxbpmdchppqgjawjjyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdzqydwyiq_-barv_sytrvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdxk5kehx__-cdquugzrjig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdon4awhzp5hmrd2iqusyie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIddxwi_dzey6ie-nbci_on9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdr4lkh4xvq66y11klye8as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId53rudriwyotw2jgltqpov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdag79ltt7jjmztkpwzevla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdxyjcangt0nljovcvhl-o8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7qmn2yd-2i4doqeupf1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdaw_txegfr_xnxgpmkbxzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb95a32212cf4951db89a80cb765e20bcb1e44d9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b31ac7a47867c449f3d0a4761723eb8e561439.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9d6e4104335a4b38c4d69ac66122c752aae1e77.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdroqqq4sygt0i9vuevo2dq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdn2pbe40obioyzhpugg1zp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdw4lhadgfkroxvxzhzpemj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdoupd4quw2ce7xj1qu7wjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdcr2rp4uddjrgfdrofgxdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnlsiyggqee_jhsfsix57u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId6rlfnqsrprlhibolaygfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdpimyuzv2nbanjyc7gn6mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdzjw23oeevh03c0fiolw1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId-hhogiwb4ncjakq2f_hdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdlbq1d9qhuifdptt-wwf_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIda9dzesfj7wazr7ceik3w5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb95a32212cf4951db89a80cb765e20bcb1e44d9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b31ac7a47867c449f3d0a4761723eb8e561439.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9d6e4104335a4b38c4d69ac66122c752aae1e77.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic のルーム予約パネルを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>