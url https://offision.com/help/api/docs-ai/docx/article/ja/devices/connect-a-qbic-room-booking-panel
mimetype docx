--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,123 +52,123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdroqqq4sygt0i9vuevo2dq">
+      <w:hyperlink w:history="1" r:id="rIdw7teiaump0mtlj2mysyt_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-qbic-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic のパネルは背面に Ethernet ポートを持つ Android の画面で、届いた時点では
 Offision のことを何も知りません。ベンダーのクラウドで管理するデバイスと違って
 登録の手順も 2 つめのアカウントもなく、電源を入れ、Offision のプレーヤーを画面に
 出し、6 桁のコードで claim する——それだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">わかりにくいのは、プレーヤーを</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どうやって</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">画面に出すかだけです。Qbic の
 パネルは、インストールした Android アプリとしても、パネル自身のブラウザーでも
 プレーヤーを動かせますが、この 2 つは同じではありません。内蔵カードリーダーと
 オフライン再生の動画はアプリ側のものです。その判断は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn2pbe40obioyzhpugg1zp">
+      <w:hyperlink w:history="1" r:id="rIdp4zsgj-0y0dbfgqfuqcx2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。この記事は、それを決めた前提で進みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが映すルームがすでにあること——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw4lhadgfkroxvxzhzpemj">
+      <w:hyperlink w:history="1" r:id="rIdcj8ylxkbuq2udw6bydlvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 そして、パネルをつなぐスイッチポートに手が届くこと。そのポートが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 供給するかどうかが、設置を止める唯一の要因だからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -395,82 +395,82 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic のパネルが返すのはカードの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリアル番号</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、カードに印字された番号では
 ありません。まず 1 枚だけ登録してタップし、それから残りを取り込んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">タップしたカードが何をするか、そして誰のカードなのかをどう結びつけるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoupd4quw2ce7xj1qu7wjp">
+      <w:hyperlink w:history="1" r:id="rIdf8ltg0fhkzw-kwpxm5wl7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リーダーはアプリ専用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 内蔵リーダーが働くのは、パネルが Offision の Android アプリを動かしているときだけ
 です。パネルのブラウザーからはそもそも到達できず、カードは USB リーダーで
 タップすることになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcr2rp4uddjrgfdrofgxdu">
+      <w:hyperlink w:history="1" r:id="rIdwijxejgwoz71lkou2p1a7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 電源とネットワークをつなぐ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -522,63 +522,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄にプレーヤーのアドレスを入れて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがブラウザーの経路で、ウィザードのガイドラインが案内するのもこちらです。
 もう一方は、パネルに Offision の Android アプリを入れる経路で、内蔵カード
 リーダーと動画再生が使えるようになるのはこちらです。判断は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlsiyggqee_jhsfsix57u">
+      <w:hyperlink w:history="1" r:id="rIdfysrf40ftdwrhnsawjzfq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 手順は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6rlfnqsrprlhibolaygfm">
+      <w:hyperlink w:history="1" r:id="rIdncwedajghofzggdvs6ll0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスに Offision アプリをインストールする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらでもパネルは同じ状態になります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6 桁のペアリングコード</w:t>
       </w:r>
@@ -1012,51 +1012,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic のガイドラインと、パネルを claim する入力欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの残りと、新しいパネルがそのあと出すパスコードについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpimyuzv2nbanjyc7gn6mb">
+      <w:hyperlink w:history="1" r:id="rIdxeb8jtsjfarn-ankfpyno">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision につなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見てください。
 そのパスコードを設置前に変えるべき理由も書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1490,51 +1490,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzjw23oeevh03c0fiolw1o">
+            <w:hyperlink w:history="1" r:id="rIdtzb9fqftitcyqr8bs3qbx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オンラインなのにライトバーが暗いまま</w:t>
             </w:r>
@@ -1560,51 +1560,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カードをタップしても何も起きない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">アプリではなくブラウザーで動いているか、カードが HID でパネルが H 版ではありません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-hhogiwb4ncjakq2f_hdz">
+            <w:hyperlink w:history="1" r:id="rIdsjsptr0rkhmszmthjuur8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">カードをタップしても何も起きない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を見てください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1694,84 +1694,84 @@
 ペアリングしたプレーヤーであって、箱そのものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルにできることを決めるものではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ブランドのタイルが選ぶのは
 表示される設置ガイドラインです。何ができるかはハードウェアと、アプリで
 動いているかどうかで決まります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbq1d9qhuifdptt-wwf_c">
+      <w:hyperlink w:history="1" r:id="rIdkqevevll_a-cit9qvgk1w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージは扱いません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 壁の画面を動かす Qbic のプレーヤーは別のデバイス
 種別で、ウィザードも別です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9dzesfj7wazr7ceik3w5">
+      <w:hyperlink w:history="1" r:id="rId7e2n_roevtsw1jjzjoirz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の画面にサイネージを映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2196,51 +2196,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdroqqq4sygt0i9vuevo2dq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdn2pbe40obioyzhpugg1zp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdw4lhadgfkroxvxzhzpemj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdoupd4quw2ce7xj1qu7wjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdcr2rp4uddjrgfdrofgxdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnlsiyggqee_jhsfsix57u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId6rlfnqsrprlhibolaygfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdpimyuzv2nbanjyc7gn6mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdzjw23oeevh03c0fiolw1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId-hhogiwb4ncjakq2f_hdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdlbq1d9qhuifdptt-wwf_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIda9dzesfj7wazr7ceik3w5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb95a32212cf4951db89a80cb765e20bcb1e44d9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b31ac7a47867c449f3d0a4761723eb8e561439.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9d6e4104335a4b38c4d69ac66122c752aae1e77.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw7teiaump0mtlj2mysyt_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdp4zsgj-0y0dbfgqfuqcx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdcj8ylxkbuq2udw6bydlvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdf8ltg0fhkzw-kwpxm5wl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdwijxejgwoz71lkou2p1a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdfysrf40ftdwrhnsawjzfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdncwedajghofzggdvs6ll0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdxeb8jtsjfarn-ankfpyno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdtzb9fqftitcyqr8bs3qbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdsjsptr0rkhmszmthjuur8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdkqevevll_a-cit9qvgk1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7e2n_roevtsw1jjzjoirz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff19cda556a18c88c95f5ba482a172b6e5a9a4da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/928ff7f2e60f90feb3033bb10eccb296d5aa13b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57a2769b48b02d8d3b2cd40968c72dd5743c3ac9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic のルーム予約パネルを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>