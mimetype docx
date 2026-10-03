--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrjnfimjmmyqyy7x0hsow">
+      <w:hyperlink w:history="1" r:id="rIdghg2dwljlpwvrnha-_jev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-neat-pad-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat のデバイスは Android で動きますが、アドレスを開くことはできません。アプリは
 Neat のハードウェアを管理するクラウドサービス </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
@@ -352,51 +352,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 つめは Neat のコードで、デバイスの所有についてのもの。2 つめは Offision の
 コードで、このパネルがどのルームを映すかについてのものです。登録していない
 デバイスには Offision アプリがなく、ペアリングコードも出てきません。下の順番を
 飛ばせないのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが映すルームがすでにあること——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddv10peajbc6s_ubj9vgyq">
+      <w:hyperlink w:history="1" r:id="rIdl3h8wgkh8auqup4dkvbay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 そして組織の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> アカウントの管理者であること。これは Neat の
 サブスクリプションで、Offision が作ったり中に入ったりできるものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -483,82 +483,82 @@
         <w:t xml:space="preserve">Pad から Offision のサーバーに到達できるネットワーク</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">20 分ほど。その大半はアプリのインストール待ちです</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">側面の LED があるおかげで Pad は廊下の先からでも読み取れます。同時にここは、
 ほかのパネルより色の自由度が低い唯一の箇所でもあります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0c0gugwpgvoom5bi_nrj4">
+      <w:hyperlink w:history="1" r:id="rIdt3xmqvrfk2bthv0ygh437">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色が意味するもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad は空気質センサーも備えていますが、パネルとしてペアリングしても、その値まで
 ついてくる</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">わけではありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。値は別の接続を通って届きます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnyr9jf7g-n4hnbst_yap">
+      <w:hyperlink w:history="1" r:id="rIdp9kjsfupomnrlyvbarv4b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse が Offision に取り込むもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Neat Pulse で Offision を有効にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンピューターから Neat Pulse にサインインし、</w:t>
@@ -1186,51 +1186,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイスの 8 番目にある Neat Pad。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad に出ている 6 文字を入力します。最後の 1 文字で自動的に送信されます。
 ウィザードの各ステップと、新しいパネルがそのあと出すパスコードについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId36ucg6urvzmmwldtvdd9g">
+      <w:hyperlink w:history="1" r:id="rIdhj-8bn7_sbtiiqzsoxitu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に——設置前に
 そのパスコードを変えるべき理由も含めて——書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="neat-pad-connect-code-ja" descr="Neat Pad のガイドラインと、パネルを claim する入力欄。" title="Neat Pad のガイドラインと、パネルを claim する入力欄。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1699,51 +1699,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pad にルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5mmzhhjtmy715est8jzd-">
+            <w:hyperlink w:history="1" r:id="rId5ysfxmh8wcxh7wk0jrisw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pad はオンラインなのにルームが違う</w:t>
             </w:r>
@@ -1777,51 +1777,51 @@
         <w:t xml:space="preserve">これでできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse と Offision をつなぐことはできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ハードウェアの登録は
 Neat 側だけの話です。Neat のセンサーの値——人数や空気質——も欲しい場合は、
 マーケットプレイスの連携を別に設定します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt1vsmloyprvcb1pecxxo">
+      <w:hyperlink w:history="1" r:id="rId5nciblsknrbnyaubijvpf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2310,51 +2310,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyrjnfimjmmyqyy7x0hsow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIddv10peajbc6s_ubj9vgyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rId0c0gugwpgvoom5bi_nrj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdqnyr9jf7g-n4hnbst_yap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId36ucg6urvzmmwldtvdd9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId5mmzhhjtmy715est8jzd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdbt1vsmloyprvcb1pecxxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7be764d5029ee0993f9e3fd74588e297cde3a7ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bea4e30866798b6943665fc86474ef73274afd2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdghg2dwljlpwvrnha-_jev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdl3h8wgkh8auqup4dkvbay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdt3xmqvrfk2bthv0ygh437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdp9kjsfupomnrlyvbarv4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdhj-8bn7_sbtiiqzsoxitu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId5ysfxmh8wcxh7wk0jrisw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId5nciblsknrbnyaubijvpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7be764d5029ee0993f9e3fd74588e297cde3a7ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bea4e30866798b6943665fc86474ef73274afd2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Pad をルーム予約パネルとして接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>