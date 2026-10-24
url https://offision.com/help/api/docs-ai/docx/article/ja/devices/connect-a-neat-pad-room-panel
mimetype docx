--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghg2dwljlpwvrnha-_jev">
+      <w:hyperlink w:history="1" r:id="rIdl-8-vwmei9x78qcttczcd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-neat-pad-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat のデバイスは Android で動きますが、アドレスを開くことはできません。アプリは
 Neat のハードウェアを管理するクラウドサービス </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
@@ -352,51 +352,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 つめは Neat のコードで、デバイスの所有についてのもの。2 つめは Offision の
 コードで、このパネルがどのルームを映すかについてのものです。登録していない
 デバイスには Offision アプリがなく、ペアリングコードも出てきません。下の順番を
 飛ばせないのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが映すルームがすでにあること——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl3h8wgkh8auqup4dkvbay">
+      <w:hyperlink w:history="1" r:id="rIdfjzlvriadzd3iwiqegsww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 そして組織の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> アカウントの管理者であること。これは Neat の
 サブスクリプションで、Offision が作ったり中に入ったりできるものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -483,82 +483,82 @@
         <w:t xml:space="preserve">Pad から Offision のサーバーに到達できるネットワーク</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">20 分ほど。その大半はアプリのインストール待ちです</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">側面の LED があるおかげで Pad は廊下の先からでも読み取れます。同時にここは、
 ほかのパネルより色の自由度が低い唯一の箇所でもあります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3xmqvrfk2bthv0ygh437">
+      <w:hyperlink w:history="1" r:id="rIdx9thxqrjip5eksnsvr8h-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色が意味するもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad は空気質センサーも備えていますが、パネルとしてペアリングしても、その値まで
 ついてくる</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">わけではありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。値は別の接続を通って届きます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9kjsfupomnrlyvbarv4b">
+      <w:hyperlink w:history="1" r:id="rIdtxs4dgkypo0ygj_vjlauh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse が Offision に取り込むもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Neat Pulse で Offision を有効にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンピューターから Neat Pulse にサインインし、</w:t>
@@ -1186,51 +1186,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイスの 8 番目にある Neat Pad。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad に出ている 6 文字を入力します。最後の 1 文字で自動的に送信されます。
 ウィザードの各ステップと、新しいパネルがそのあと出すパスコードについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhj-8bn7_sbtiiqzsoxitu">
+      <w:hyperlink w:history="1" r:id="rIdeu2jqy5wefm8fahfuvs9o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に——設置前に
 そのパスコードを変えるべき理由も含めて——書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="neat-pad-connect-code-ja" descr="Neat Pad のガイドラインと、パネルを claim する入力欄。" title="Neat Pad のガイドラインと、パネルを claim する入力欄。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1699,51 +1699,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pad にルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5ysfxmh8wcxh7wk0jrisw">
+            <w:hyperlink w:history="1" r:id="rIdo5crny3fob85g6pdxgubp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pad はオンラインなのにルームが違う</w:t>
             </w:r>
@@ -1777,51 +1777,51 @@
         <w:t xml:space="preserve">これでできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse と Offision をつなぐことはできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ハードウェアの登録は
 Neat 側だけの話です。Neat のセンサーの値——人数や空気質——も欲しい場合は、
 マーケットプレイスの連携を別に設定します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5nciblsknrbnyaubijvpf">
+      <w:hyperlink w:history="1" r:id="rIdv7r1d2yzshfroigu4798b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2310,51 +2310,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdghg2dwljlpwvrnha-_jev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdl3h8wgkh8auqup4dkvbay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdt3xmqvrfk2bthv0ygh437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdp9kjsfupomnrlyvbarv4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdhj-8bn7_sbtiiqzsoxitu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId5ysfxmh8wcxh7wk0jrisw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId5nciblsknrbnyaubijvpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7be764d5029ee0993f9e3fd74588e297cde3a7ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bea4e30866798b6943665fc86474ef73274afd2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl-8-vwmei9x78qcttczcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdfjzlvriadzd3iwiqegsww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdx9thxqrjip5eksnsvr8h-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdtxs4dgkypo0ygj_vjlauh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdeu2jqy5wefm8fahfuvs9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdo5crny3fob85g6pdxgubp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdv7r1d2yzshfroigu4798b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bebd04cd82a2d4ff9a38651582457b47311ec559.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91ca055e032f120b2e2b00e304c947f9340f120d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8201ac2557cc96b5f75ee50d30a653079d9dc9f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Pad をルーム予約パネルとして接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>