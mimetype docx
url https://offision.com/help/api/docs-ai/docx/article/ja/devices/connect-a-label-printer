--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,116 +26,116 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージ画面にラベルプリンターを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">受付の画面に Brother QL ラベルプリンターをつなぎ、ウォークイン・チェックイン・ QR 登録のたびに画面が来訪者バッジを印刷するようにする。設定はすべて画面の デバイスメニューから行い、パソコンは要らない。</w:t>
+        <w:t xml:space="preserve">受付の画面に Brother QL ラベルプリンターをつなぎ、ウォークイン・チェックイン・ QR 登録のたびに画面が来訪者バッジを印刷するようにする。設定はすべて画面のデバイスメニューから行い、パソコンは要らない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2xp0h7tri7329bcs_v-dz">
+      <w:hyperlink w:history="1" r:id="rIduljhyf7e6lltht8nlh2dz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-label-printer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付のサイネージ画面は、誰かがデスクに立たなくても、来訪者一人ひとりに印刷した
 バッジを渡せます。画面でウォークイン登録した瞬間、チェックインした瞬間、あるいは
 画面の QR コードから自分のスマートフォンで登録を終えた瞬間に、画面はその下に
 置いたプリンターへバッジラベルを送ります。接続はすべて画面自身のデバイスメニュー
 で完結し、パソコンもドライバーも要りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するプリンターは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brother QL-820</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> です。62&amp;nbsp;mm の DK ラベルロール
+        <w:t xml:space="preserve"> です。62 mm の DK ラベルロール
 （黒のみ、または黒・赤）を使う小型のラベルプリンターで、Wi-Fi でネットワークに
 参加するか、Bluetooth でペアリングします。QL-810 も同じように動き、iPad なら
 ネットワーク上の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> プリンターも代わりに使えます。画面がプリンターを
 見つけ、装着されているロールを読み取り、バッジをそのサイズに合わせるところまで
 自動です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この方法で印刷できるのは iPad だけではありません。Offision プレーヤーアプリが
 動いている画面ならどれも同じです — </w:t>
       </w:r>
@@ -162,104 +162,104 @@
 ものです。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が選べるのは iPad だけ、Neat ボードには Bluetooth が
 ないのでプリンターはネットワークに置く、パソコンでは同じ設定が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ラベル印刷</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と
 いう名前のウィンドウで開く、の 3 つです。対応する端末の一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn_p-kk06hvvqdxvkqhf63">
+      <w:hyperlink w:history="1" r:id="rId3pzknfpkrlsl0xmnrgmk6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターに印刷できる端末</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インストールした Offision アプリ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で動いていること。パネル自身のブラウザー
 では話しかけるプリンターがありません。Qbic や IAdea のパネルではセットアップ時に
 決める選択です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdks95_sg0s_hgzs2cdcdza">
+      <w:hyperlink w:history="1" r:id="rIdezr9c4s893tyyisrir7vw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: アプリかブラウザーか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 画面はすでにコンテンツを再生していること — まだなら
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjefsi1stblev7hrb4lo0x">
+      <w:hyperlink w:history="1" r:id="rIdy5kii6hglhjix-pz8zeng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から。
 プリンターはラベルロールを装着して電源を入れ、画面と同じネットワークに置くか、
 端末の Bluetooth 設定でペアリングを済ませておきます。デバイスメニューの解除には
 デバイスのパスコードか、カードまたは QR コードを持ったプレーヤー管理者が画面の
 前に立つ必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 画面のデバイスメニューを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -859,93 +859,93 @@
         <w:t xml:space="preserve">印刷タスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の一覧に画面が印刷したラベルが
 プレビュー付きで残っています。再印刷はここから。バッジが出てこなかったと
 言われたとき、最初に見る場所でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジに何が載り、どう見えるか — ロゴ、名前、訪問先、有効期間 — は全社共通の
 バッジデザインで、来訪管理の設定で決まります。画面側ではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwo9rkpdf9lkfeod1zik8v">
+      <w:hyperlink w:history="1" r:id="rIdx-exaq4jzabrydcrxohjg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面が誰の来訪者を扱うかは、プレーヤーの所在地が決めます — それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwiy6fwwzy-xiskz9r0nkg">
+      <w:hyperlink w:history="1" r:id="rIdymzeak3e3ahslfbooprr0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付担当者がパソコンのコンソールからバッジを印刷する場合は、そのパソコンに
 別途プリンターを接続します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgve_rrozyjbikpgl_ykq">
+      <w:hyperlink w:history="1" r:id="rIdvzm0dnwlyzl8d3d5uwaxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付にバッジプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。画面のプリンターと受付 PC のプリンターは
 互いを知りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解決しないときは:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1420,51 +1420,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2xp0h7tri7329bcs_v-dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdn_p-kk06hvvqdxvkqhf63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdks95_sg0s_hgzs2cdcdza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdjefsi1stblev7hrb4lo0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdwo9rkpdf9lkfeod1zik8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdwiy6fwwzy-xiskz9r0nkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdmgve_rrozyjbikpgl_ykq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d151df4d0fb4cb0d238806b67df81366782f3158.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cdf98dceb2aa0e225c82671c152d1731d5a5442.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1e7742ab83cf5e7cafff6f0f733b2549c2e70e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduljhyf7e6lltht8nlh2dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId3pzknfpkrlsl0xmnrgmk6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdezr9c4s893tyyisrir7vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdy5kii6hglhjix-pz8zeng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdx-exaq4jzabrydcrxohjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdymzeak3e3ahslfbooprr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdvzm0dnwlyzl8d3d5uwaxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d151df4d0fb4cb0d238806b67df81366782f3158.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cdf98dceb2aa0e225c82671c152d1731d5a5442.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1e7742ab83cf5e7cafff6f0f733b2549c2e70e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サイネージ画面にラベルプリンターを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>