--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduljhyf7e6lltht8nlh2dz">
+      <w:hyperlink w:history="1" r:id="rId-qhthv3pncxhykdnaadhk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-label-printer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付のサイネージ画面は、誰かがデスクに立たなくても、来訪者一人ひとりに印刷した
 バッジを渡せます。画面でウォークイン登録した瞬間、チェックインした瞬間、あるいは
 画面の QR コードから自分のスマートフォンで登録を終えた瞬間に、画面はその下に
 置いたプリンターへバッジラベルを送ります。接続はすべて画面自身のデバイスメニュー
 で完結し、パソコンもドライバーも要りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -162,104 +162,104 @@
 ものです。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が選べるのは iPad だけ、Neat ボードには Bluetooth が
 ないのでプリンターはネットワークに置く、パソコンでは同じ設定が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ラベル印刷</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と
 いう名前のウィンドウで開く、の 3 つです。対応する端末の一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3pzknfpkrlsl0xmnrgmk6">
+      <w:hyperlink w:history="1" r:id="rIdfzj5bxekd0kwbycpb8khi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターに印刷できる端末</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インストールした Offision アプリ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で動いていること。パネル自身のブラウザー
 では話しかけるプリンターがありません。Qbic や IAdea のパネルではセットアップ時に
 決める選択です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezr9c4s893tyyisrir7vw">
+      <w:hyperlink w:history="1" r:id="rIddg97qtxqy5voiuticf8yx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: アプリかブラウザーか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 画面はすでにコンテンツを再生していること — まだなら
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy5kii6hglhjix-pz8zeng">
+      <w:hyperlink w:history="1" r:id="rId3qtv5mol-6gdlz1mkpikn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から。
 プリンターはラベルロールを装着して電源を入れ、画面と同じネットワークに置くか、
 端末の Bluetooth 設定でペアリングを済ませておきます。デバイスメニューの解除には
 デバイスのパスコードか、カードまたは QR コードを持ったプレーヤー管理者が画面の
 前に立つ必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 画面のデバイスメニューを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -859,93 +859,93 @@
         <w:t xml:space="preserve">印刷タスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の一覧に画面が印刷したラベルが
 プレビュー付きで残っています。再印刷はここから。バッジが出てこなかったと
 言われたとき、最初に見る場所でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジに何が載り、どう見えるか — ロゴ、名前、訪問先、有効期間 — は全社共通の
 バッジデザインで、来訪管理の設定で決まります。画面側ではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx-exaq4jzabrydcrxohjg">
+      <w:hyperlink w:history="1" r:id="rIdeh7banyapjvt5ojsqigqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面が誰の来訪者を扱うかは、プレーヤーの所在地が決めます — それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymzeak3e3ahslfbooprr0">
+      <w:hyperlink w:history="1" r:id="rId2sd7qdro2tbi1iqlcl42k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付担当者がパソコンのコンソールからバッジを印刷する場合は、そのパソコンに
 別途プリンターを接続します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzm0dnwlyzl8d3d5uwaxg">
+      <w:hyperlink w:history="1" r:id="rIdcaxn5yh-wvq2jo8yslos4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付にバッジプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。画面のプリンターと受付 PC のプリンターは
 互いを知りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解決しないときは:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1420,51 +1420,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduljhyf7e6lltht8nlh2dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId3pzknfpkrlsl0xmnrgmk6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdezr9c4s893tyyisrir7vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdy5kii6hglhjix-pz8zeng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdx-exaq4jzabrydcrxohjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdymzeak3e3ahslfbooprr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdvzm0dnwlyzl8d3d5uwaxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d151df4d0fb4cb0d238806b67df81366782f3158.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cdf98dceb2aa0e225c82671c152d1731d5a5442.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1e7742ab83cf5e7cafff6f0f733b2549c2e70e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-qhthv3pncxhykdnaadhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdfzj5bxekd0kwbycpb8khi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIddg97qtxqy5voiuticf8yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId3qtv5mol-6gdlz1mkpikn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdeh7banyapjvt5ojsqigqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId2sd7qdro2tbi1iqlcl42k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdcaxn5yh-wvq2jo8yslos4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5201418e0d4fea8f500dc59db9be562febe012de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acd5ccb6cc880961c871908a311a9b8de8ec4ac9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1efa8de2be578865c98ed2f2166935f447502c5f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サイネージ画面にラベルプリンターを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>