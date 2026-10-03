--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,127 +26,127 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Crestron ルーム予約パネルを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Crestron のタッチパネルに Offision アプリは入りません。内蔵ブラウザを Offision に向けるだけです。パネル自身の Web ページで設定する項目と、 ルームに紐付ける 6 文字のコード。</w:t>
+        <w:t xml:space="preserve">Crestron のタッチパネルに Offision アプリは入りません。内蔵ブラウザを Offision に向けるだけです。パネル自身の Web ページで設定する項目と、ルームに紐付ける 6 文字のコード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7peyxmhxrfbfot0xvj6zz">
+      <w:hyperlink w:history="1" r:id="rIdxkauneo5lckqc__5bdi83">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-crestron-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Crestron のタッチパネルに Offision アプリをインストールすることはありません。
 パネル自身の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Crestron General Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> モードが内蔵ブラウザで、セットアップとは
 そのブラウザを Offision に向けることに尽きます。つまり作業は 2 つの半分です。
 パネル自身の設定ページのいくつかの項目、そしてどの Offision パネルも通る 6 文字
 のペアリングです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが表示するルームがすでに存在していること —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqmxw55fvyou_p21tdajc">
+      <w:hyperlink w:history="1" r:id="rIdnvdgjblqec1r35y5bu_e7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。パネル自身の管理者
 ユーザー名とパスワード（デバイス上で設定するパネルごとの資格情報で、Offision の
 サインインではありません）を持っていること。パネルと同じネットワークにつながった
 コンピューターがあること。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -191,51 +191,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TSS-770</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 （黒・白、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">-S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスケジューリング仕様）。画面サイズを含む一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2q04w5di337tghjn0vtl">
+      <w:hyperlink w:history="1" r:id="rIdkbs7kunscnaspvvce8kpz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PoE+ の給電 — このパネルは標準の PoE ポートの供給量では足りません</w:t>
       </w:r>
     </w:p>
@@ -1025,51 +1025,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイスの先頭にある Crestron room panels。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルに出ている 6 文字を入力します。最後の 1 文字で自動的に送信されます。
 ウィザードの各ステップ、コード画面、そして新しいパネルが直後に表示するパスコード
 については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdks0wkccq6uk0f1nnrcnx_">
+      <w:hyperlink w:history="1" r:id="rId23zay6kkwxap3nvtrzue1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にすべてあります。
 パネルを壁に付ける前にパスコードを変えるべき理由も含めて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="crestron-connect-code-ja" descr="Crestron のガイドラインと、パネルを引き取る入力欄。" title="Crestron のガイドラインと、パネルを引き取る入力欄。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1489,51 +1489,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3570"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5790"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgxkyug4bkmiklehnytfdt">
+            <w:hyperlink w:history="1" r:id="rIdh7myy1vclpaujd_vhtisx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3570"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルがサーバーに接続できないと表示する</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7peyxmhxrfbfot0xvj6zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdpqmxw55fvyou_p21tdajc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdv2q04w5di337tghjn0vtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdks0wkccq6uk0f1nnrcnx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgxkyug4bkmiklehnytfdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/394d14ce723876273c9e3057b0655d550f002998.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccf633c59fcfe036165af66c7f166e5e66956452.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxkauneo5lckqc__5bdi83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdnvdgjblqec1r35y5bu_e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdkbs7kunscnaspvvce8kpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId23zay6kkwxap3nvtrzue1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdh7myy1vclpaujd_vhtisx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/394d14ce723876273c9e3057b0655d550f002998.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccf633c59fcfe036165af66c7f166e5e66956452.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Crestron ルーム予約パネルを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>