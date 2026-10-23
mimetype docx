--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkauneo5lckqc__5bdi83">
+      <w:hyperlink w:history="1" r:id="rIdkfrexvn4tr8neyusf7crk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-crestron-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Crestron のタッチパネルに Offision アプリをインストールすることはありません。
 パネル自身の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Crestron General Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> モードが内蔵ブラウザで、セットアップとは
 そのブラウザを Offision に向けることに尽きます。つまり作業は 2 つの半分です。
 パネル自身の設定ページのいくつかの項目、そしてどの Offision パネルも通る 6 文字
 のペアリングです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが表示するルームがすでに存在していること —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvdgjblqec1r35y5bu_e7">
+      <w:hyperlink w:history="1" r:id="rIdkqbtqpjf30vgkoftqgets">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。パネル自身の管理者
 ユーザー名とパスワード（デバイス上で設定するパネルごとの資格情報で、Offision の
 サインインではありません）を持っていること。パネルと同じネットワークにつながった
 コンピューターがあること。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -191,51 +191,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TSS-770</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 （黒・白、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">-S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスケジューリング仕様）。画面サイズを含む一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkbs7kunscnaspvvce8kpz">
+      <w:hyperlink w:history="1" r:id="rIddesjd8dbj_lyimotor1xn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PoE+ の給電 — このパネルは標準の PoE ポートの供給量では足りません</w:t>
       </w:r>
     </w:p>
@@ -1025,51 +1025,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイスの先頭にある Crestron room panels。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルに出ている 6 文字を入力します。最後の 1 文字で自動的に送信されます。
 ウィザードの各ステップ、コード画面、そして新しいパネルが直後に表示するパスコード
 については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId23zay6kkwxap3nvtrzue1">
+      <w:hyperlink w:history="1" r:id="rIdc4gxrj3w3smpfcecbubv6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にすべてあります。
 パネルを壁に付ける前にパスコードを変えるべき理由も含めて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="crestron-connect-code-ja" descr="Crestron のガイドラインと、パネルを引き取る入力欄。" title="Crestron のガイドラインと、パネルを引き取る入力欄。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1489,51 +1489,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3570"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5790"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdh7myy1vclpaujd_vhtisx">
+            <w:hyperlink w:history="1" r:id="rIdp4mfcqbppuh2cbqbfguse">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3570"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルがサーバーに接続できないと表示する</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxkauneo5lckqc__5bdi83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdnvdgjblqec1r35y5bu_e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdkbs7kunscnaspvvce8kpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId23zay6kkwxap3nvtrzue1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdh7myy1vclpaujd_vhtisx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/394d14ce723876273c9e3057b0655d550f002998.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccf633c59fcfe036165af66c7f166e5e66956452.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkfrexvn4tr8neyusf7crk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdkqbtqpjf30vgkoftqgets" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIddesjd8dbj_lyimotor1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdc4gxrj3w3smpfcecbubv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdp4mfcqbppuh2cbqbfguse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/081aeb4f91306c9db33d69f7fcb1d6bc46549b85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f5a3202564ac3c5ce2b5824b637af723e36b017.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c48f2364b13793d280695e61f668b01904003db1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa416fcbda4b7d79d182eda01ce7f3405403575e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Crestron ルーム予約パネルを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>