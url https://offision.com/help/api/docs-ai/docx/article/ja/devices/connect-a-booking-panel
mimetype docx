--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">新しいパネルにサーバーの場所は教えません。6 文字のコードを表示して、誰かが 取りに来るのを待つだけです。壁側で何が起きるか、コンソール側で何をするか、 そしてパネルを取り付ける前に変えておくこと。</w:t>
+        <w:t xml:space="preserve">新しいパネルにサーバーの場所は教えません。6 文字のコードを表示して、誰かが取りに来るのを待つだけです。壁側で何が起きるか、コンソール側で何をするか、そしてパネルを取り付ける前に変えておくこと。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp16d9dilvcliitcwrfj9d">
+      <w:hyperlink w:history="1" r:id="rIdm92nl73teo4rhkrizyypw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">箱から出したばかりのパネルが知っているアドレスは 1 つだけで、それはお客様の
 サーバーではありません。世界中の Offision パネルが接続する登録サービスを呼び
 出し、6 文字のコードを受け取り、誰かが自分を引き取るのを待ちます。そのコードを
 コンソールに入力することがペアリングのすべてです。どのサーバーのパネルなのかを
 登録サービスに伝えているのは、このコードだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -163,64 +163,64 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネル側にサーバーアドレスの入力欄がないのはこのためで、ネットワークを失った
 パネルがサーバーのエラーではなくコード画面を表示するのも同じ理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが表示するルームがすでに存在していること —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsx8hcra5qe3k86rfitqcs">
+      <w:hyperlink w:history="1" r:id="rIdxybieh7yba1uuo2ejlpbb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。予定表が Microsoft 365 や
 Google Workspace にあるルームなら、このページの前に片づけることが 3 つあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxyncv7snz3zojfjmoaej4">
+      <w:hyperlink w:history="1" r:id="rIdnxfqwkw-mp4nnm3sm6xla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 パネルに電源が入り、インターネットに到達できるネットワークにつながり、Offision
 アプリが動いていること。コンソールで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -316,51 +316,54 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">引き取られるのを待っているパネル。必要なのは 6 文字だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここでは何も入力しません。下部のバーが出す設定は、どれもあとからコンソールで
 設定するほうが簡単です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サーバーに接続できないという表示になった場合は、登録サービスに到達できていま
 せん。これはパネル側のネットワークの問題で、コンソールでは手の打ちようがあり
-ません。パネルはまだコンソールに何も伝えていないからです。</w:t>
+ません。パネルはまだコンソールに何も伝えていないからです。同じメッセージは、
+すでに表示されていたコードに取って代わることもあります。コードは開いた接続の
+上に存在するので、その接続が切れるとパネルはコードを消します。サーバーが忘れた
+コードを出しつづけないためです。再接続したパネルは新しいコードを出します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ウィザードを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
@@ -634,72 +637,72 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">5 つのステップと、開いている最初のステップ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルーム予約パネルとミーティングアシスタントは、同じパネルが違うデザインをまとった
 ものなので、あとからデバイスの編集で入れ替えられます。ルームとデスクはそうでは
 ありません。次のステップで選ぶリソースに従い、ペアリングした時点で決まります ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ty5fiuza6quokxj95gjq">
+      <w:hyperlink w:history="1" r:id="rId_3jakps5ffy9aadkeqftw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらにしても、パネルの見た目が決まる場所ではありません。ロゴ、色、文字サイズは
 すべてデバイス設定にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9y7orkpokstikj9d9ws0o">
+      <w:hyperlink w:history="1" r:id="rIdetxq-tfajinhlpdsdpgcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルに会社ロゴを表示する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はルームです。ここが慎重に答える価値のある唯一の項目で、このパネルを
@@ -791,121 +794,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. ブランドを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は Offision が検証しているハードウェアです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdruzxv1icy0xks4ueuug_2">
+      <w:hyperlink w:history="1" r:id="rIdlldkinruthonodgyek4-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Crestron</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のルームパネルとデスクパネル、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-xmsmbszeifqwmht8b4zn">
+      <w:hyperlink w:history="1" r:id="rId5ceyok6piu-hah9wqf5s6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のパネル・デスクパネル・ドック、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId396-vhgtcjlxskfoewb-g">
+      <w:hyperlink w:history="1" r:id="rIdzon49zfhhpjmsm8zxymv_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のパネル、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwlqkc3kbbvghu85ixutj">
+      <w:hyperlink w:history="1" r:id="rIdr4khzocumt3-cdmeo8af_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Room Navigator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8mf-6l7xiyvaqyjy0sjn5">
+      <w:hyperlink w:history="1" r:id="rIdlsgy6smiu_pscva46xljr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。その下の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdd801hc05y8gypkt7shq">
+      <w:hyperlink w:history="1" r:id="rIdiqyi16ffprp76er7kj858">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad、Android タブレット、Windows タブレット、または Web ビューでパネルを読み込む
 サードパーティシステム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-brand-ja" descr="認定ハードウェア、その下のその他の選択肢、そしてハードウェアなしで試すためのプレビュー ウィンドウ。" title="認定ハードウェア、その下のその他の選択肢、そしてハードウェアなしで試すためのプレビュー ウィンドウ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -958,51 +961,51 @@
         <w:t xml:space="preserve">認定ハードウェア、その下のその他の選択肢、そしてハードウェアなしで試すためのプレビュー ウィンドウ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ブランドが決めるのは、作られるものではなく次に起きることです。それぞれが独自の
 設置ガイドラインを持っており、Crestron パネルにアプリを入れる手順と Qbic パネルに
 入れる手順は別物です。先に進む前に読んでください。手元の機種が対象かどうかは、
 タイルの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サポート モデル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で確認できます。認定されている全機種と、その画面
 サイズ・PoE・Wi-Fi・カードリーダーは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdzdqih0cjd0hljuuq9iz">
+      <w:hyperlink w:history="1" r:id="rIdxzmogcu98yvdgahaa-4kt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プレビュー ウィンドウ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
@@ -1091,52 +1094,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">選んだブランドのガイドラインと、パネルを引き取るための入力欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">数秒でパネルはコードの表示をやめ、ルームを表示しはじめます。コードが拒否された
 場合は、メモした文字を打ち直すのではなく、パネルからもう一度読み取ってください。
-コードは開いた接続の上に存在するため、メモしてからスリープ・再起動・ネットワーク
-切断があったパネルは、すでに別のコードを表示しています。</w:t>
+メモしてからスリープ・再起動・ネットワーク切断があったパネルは、すでに別のコードを
+表示しているか、コードの代わりに接続できない旨のメッセージを出しています。
+いずれにせよ、手元に控えた番号はもう使えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">別リージョンのパネルは自分でリダイレクトします:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 テナントが別リージョンのサーバーで提供されている場合、パネルは 5 秒カウントダウン
 してから、そのリージョンのアドレスで自身を再読み込みし、続きを完了します。操作は
 不要ですが、この再読み込みがクラッシュに見えないよう知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1180,98 +1184,98 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダイアログが画面に出ているうちに変えてください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 数字の隅に鉛筆があり、
 どこにも移動せずに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスコードを編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が開きます。ここでは 2 タップ、あとからでは
 面倒な作業です。このパスコードが何を守るのか、失われたときにどう置き換えるのかを
 含めた残りは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-phfvkreapbmyrjgcqzuj">
+      <w:hyperlink w:history="1" r:id="rIdbb5viiltjgofrlaytnavz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取り付ける前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 新しいパネルはすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">同じ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から始まります。そのまま壁に付いたパネルは、
-通りすがりの誰でも回転させ、言語を変え、ペアリングを解除できるパネルです。</w:t>
+通りすがりの誰でも言語を変え、再起動し、ペアリングを解除できるパネルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
@@ -1415,137 +1419,150 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ペアリング済みのパネル。表示するルーム、従うデバイス設定、そしていまサーバーと通信しているかどうか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続状況</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はペアリングから 1 分以内にオンラインになるはずです。パネルが明らかに
 ルームを表示しているのにオフラインと出る場合、パネルはルームをキャッシュしたまま
-サーバーを見失っています。ペアリングできなかった場合とは別の障害で、このページでは
-解決できません。</w:t>
+サーバーを見失っています。ペアリングできなかった場合とは別の障害です。その状態で
+パネルが何を続けるのか、どう復帰するのかは
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdks7iynomuoczx-lmqnmc8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">に
+あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、行を信用せずに最後まで確かめてください。自分でそのルームを予約し、
 パネルの前に立ったまま表示が変わるのを見ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルの振る舞い。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタン、スキン、要求する本人確認はすべて共有のデバイス
 設定から来ます。ここで決まるものではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr86l_g7xr4qof_ko2hn_f">
+      <w:hyperlink w:history="1" r:id="rIdz1qecooixfv4cpzwavoah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定はどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfq-nzjddhswr4gx_rks58">
+      <w:hyperlink w:history="1" r:id="rIdfdr_z4b5zhiozxdmlnkzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人であることをどう示すか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">色の意味。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルはペアリングした瞬間から状態を表示しはじめます。その色が
 何を言っているのかは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjne972nszo68v4l14uki">
+      <w:hyperlink w:history="1" r:id="rIdaaka0ucpspwld9dlpn8sn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1556,103 +1573,136 @@
 変えるだけです。ペアリングのやり直しは不要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すでに別の用途で登録されたパネルを使うこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイネージの画面や受付キオスクは
 別の記録に乗っていて、認領済みのパネルはここに打ち込むコードを表示しません。先に
 解放してください ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3voersd2cl8u0xrxx9afg">
+      <w:hyperlink w:history="1" r:id="rIdohdtupy9xq_ci13ergzpp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">パネルを引き上げること。</w:t>
+        <w:t xml:space="preserve">パネルを引き上げること、交換すること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> デバイスの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスを切断</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は記録を残したまま
-ハードウェアを解放し、パネル自身の設定にある </w:t>
+        <w:t xml:space="preserve"> は記録を
+残したままハードウェアを解放します。パネル自身のコンソールの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 下部にある
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（以前の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リセット</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> はパネル側から
-[...1 lines deleted...]
-パネルを撤去するときは後者です。</w:t>
+        <w:t xml:space="preserve">）は同じことをパネル側から行い、
+パネルに保存された設定も消してコード画面に戻します。パネルを撤去するときは後者、
+故障したパネルを新品に交換するときは前者です —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIds1mkwcifxqalkquiaqekk">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">故障したパネルを交換する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2068,51 +2118,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp16d9dilvcliitcwrfj9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdsx8hcra5qe3k86rfitqcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdxyncv7snz3zojfjmoaej4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId2ty5fiuza6quokxj95gjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId9y7orkpokstikj9d9ws0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdruzxv1icy0xks4ueuug_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rId-xmsmbszeifqwmht8b4zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId396-vhgtcjlxskfoewb-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdbwlqkc3kbbvghu85ixutj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rId8mf-6l7xiyvaqyjy0sjn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdkdd801hc05y8gypkt7shq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdrdzdqih0cjd0hljuuq9iz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId-phfvkreapbmyrjgcqzuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdr86l_g7xr4qof_ko2hn_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdfq-nzjddhswr4gx_rks58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmjne972nszo68v4l14uki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId3voersd2cl8u0xrxx9afg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c809b8b3a6986386139a5023c294ba864cd258.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5cc9b897b2710dc2a53bc4a439de7f9e0fb1566.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/790d0f23954f0540804e35c9595ef68f1b81dcbe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb6c8224b65729f818c411b9488f9c3ae1db0256.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f4ed52abd4fbcf4f88b137aa10ae7143b49c9d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90dd7b3315dc85e32123a9342010677cf155086a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/548c505e6df68d0e77c45ca7356670ceb381e02f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65aa2e44333328c3b5b645e94b2f252382728a8a.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm92nl73teo4rhkrizyypw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdxybieh7yba1uuo2ejlpbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdnxfqwkw-mp4nnm3sm6xla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId_3jakps5ffy9aadkeqftw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdetxq-tfajinhlpdsdpgcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdlldkinruthonodgyek4-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rId5ceyok6piu-hah9wqf5s6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdzon49zfhhpjmsm8zxymv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdr4khzocumt3-cdmeo8af_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdlsgy6smiu_pscva46xljr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdiqyi16ffprp76er7kj858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdxzmogcu98yvdgahaa-4kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdbb5viiltjgofrlaytnavz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdks7iynomuoczx-lmqnmc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdz1qecooixfv4cpzwavoah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdfdr_z4b5zhiozxdmlnkzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdaaka0ucpspwld9dlpn8sn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdohdtupy9xq_ci13ergzpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIds1mkwcifxqalkquiaqekk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c809b8b3a6986386139a5023c294ba864cd258.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5cc9b897b2710dc2a53bc4a439de7f9e0fb1566.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/790d0f23954f0540804e35c9595ef68f1b81dcbe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb6c8224b65729f818c411b9488f9c3ae1db0256.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f4ed52abd4fbcf4f88b137aa10ae7143b49c9d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90dd7b3315dc85e32123a9342010677cf155086a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/548c505e6df68d0e77c45ca7356670ceb381e02f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea72d86175ba92fc89958129f63473bb7816be3b.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルを Offision に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>