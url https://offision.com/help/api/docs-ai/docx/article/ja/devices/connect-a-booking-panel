--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">新しいパネルにサーバーの場所は教えません。6 文字のコードを表示して、誰かが取りに来るのを待つだけです。壁側で何が起きるか、コンソール側で何をするか、そしてパネルを取り付ける前に変えておくこと。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-24</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm92nl73teo4rhkrizyypw">
+      <w:hyperlink w:history="1" r:id="rIddfqnbmjvkflhx6z3nkx2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/connect-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">箱から出したばかりのパネルが知っているアドレスは 1 つだけで、それはお客様の
 サーバーではありません。世界中の Offision パネルが接続する登録サービスを呼び
 出し、6 文字のコードを受け取り、誰かが自分を引き取るのを待ちます。そのコードを
 コンソールに入力することがペアリングのすべてです。どのサーバーのパネルなのかを
 登録サービスに伝えているのは、このコードだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -163,64 +163,64 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネル側にサーバーアドレスの入力欄がないのはこのためで、ネットワークを失った
 パネルがサーバーのエラーではなくコード画面を表示するのも同じ理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このパネルが表示するルームがすでに存在していること —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxybieh7yba1uuo2ejlpbb">
+      <w:hyperlink w:history="1" r:id="rIdzx2gmydggfz5u67tltht7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。予定表が Microsoft 365 や
 Google Workspace にあるルームなら、このページの前に片づけることが 3 つあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxfqwkw-mp4nnm3sm6xla">
+      <w:hyperlink w:history="1" r:id="rIdis6zcaedqt87ptkxktqhn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 パネルに電源が入り、インターネットに到達できるネットワークにつながり、Offision
 アプリが動いていること。コンソールで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -637,72 +637,72 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">5 つのステップと、開いている最初のステップ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルーム予約パネルとミーティングアシスタントは、同じパネルが違うデザインをまとった
 ものなので、あとからデバイスの編集で入れ替えられます。ルームとデスクはそうでは
 ありません。次のステップで選ぶリソースに従い、ペアリングした時点で決まります ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_3jakps5ffy9aadkeqftw">
+      <w:hyperlink w:history="1" r:id="rIdnj1mlwoz4vd4szy3etpj3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらにしても、パネルの見た目が決まる場所ではありません。ロゴ、色、文字サイズは
 すべてデバイス設定にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetxq-tfajinhlpdsdpgcz">
+      <w:hyperlink w:history="1" r:id="rIdgdkqh1tmle1feqj-x_qqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルに会社ロゴを表示する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はルームです。ここが慎重に答える価値のある唯一の項目で、このパネルを
@@ -794,121 +794,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. ブランドを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は Offision が検証しているハードウェアです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlldkinruthonodgyek4-q">
+      <w:hyperlink w:history="1" r:id="rIdhodsbmqsgg1vqcda3q1ey">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Crestron</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のルームパネルとデスクパネル、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ceyok6piu-hah9wqf5s6">
+      <w:hyperlink w:history="1" r:id="rIdnynenb8y02kqmgivc9yh4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のパネル・デスクパネル・ドック、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzon49zfhhpjmsm8zxymv_">
+      <w:hyperlink w:history="1" r:id="rId-jbeg-dtloizoxddxrfdl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のパネル、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr4khzocumt3-cdmeo8af_">
+      <w:hyperlink w:history="1" r:id="rId2mcg7synuwptqmp1zh9s8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Room Navigator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsgy6smiu_pscva46xljr">
+      <w:hyperlink w:history="1" r:id="rIdyek3uyswmwvw549iagsfz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。その下の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqyi16ffprp76er7kj858">
+      <w:hyperlink w:history="1" r:id="rIdxobxqua2o6mbvmx7p-rbf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad、Android タブレット、Windows タブレット、または Web ビューでパネルを読み込む
 サードパーティシステム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-brand-ja" descr="認定ハードウェア、その下のその他の選択肢、そしてハードウェアなしで試すためのプレビュー ウィンドウ。" title="認定ハードウェア、その下のその他の選択肢、そしてハードウェアなしで試すためのプレビュー ウィンドウ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -961,51 +961,51 @@
         <w:t xml:space="preserve">認定ハードウェア、その下のその他の選択肢、そしてハードウェアなしで試すためのプレビュー ウィンドウ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ブランドが決めるのは、作られるものではなく次に起きることです。それぞれが独自の
 設置ガイドラインを持っており、Crestron パネルにアプリを入れる手順と Qbic パネルに
 入れる手順は別物です。先に進む前に読んでください。手元の機種が対象かどうかは、
 タイルの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サポート モデル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で確認できます。認定されている全機種と、その画面
 サイズ・PoE・Wi-Fi・カードリーダーは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxzmogcu98yvdgahaa-4kt">
+      <w:hyperlink w:history="1" r:id="rId-ufdx-cfzv52a0h6ioyeo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プレビュー ウィンドウ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
@@ -1184,51 +1184,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダイアログが画面に出ているうちに変えてください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 数字の隅に鉛筆があり、
 どこにも移動せずに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスコードを編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が開きます。ここでは 2 タップ、あとからでは
 面倒な作業です。このパスコードが何を守るのか、失われたときにどう置き換えるのかを
 含めた残りは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbb5viiltjgofrlaytnavz">
+      <w:hyperlink w:history="1" r:id="rId8l8o49udwi-9p_1ljbkk0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取り付ける前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1423,146 +1423,146 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ペアリング済みのパネル。表示するルーム、従うデバイス設定、そしていまサーバーと通信しているかどうか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続状況</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はペアリングから 1 分以内にオンラインになるはずです。パネルが明らかに
 ルームを表示しているのにオフラインと出る場合、パネルはルームをキャッシュしたまま
 サーバーを見失っています。ペアリングできなかった場合とは別の障害です。その状態で
 パネルが何を続けるのか、どう復帰するのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdks7iynomuoczx-lmqnmc8">
+      <w:hyperlink w:history="1" r:id="rIdtxtrt0l1hkm13zhpdf-2y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、行を信用せずに最後まで確かめてください。自分でそのルームを予約し、
 パネルの前に立ったまま表示が変わるのを見ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルの振る舞い。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタン、スキン、要求する本人確認はすべて共有のデバイス
 設定から来ます。ここで決まるものではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz1qecooixfv4cpzwavoah">
+      <w:hyperlink w:history="1" r:id="rIdp4hzwowdrkfgyq2dk3ubg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定はどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdr_z4b5zhiozxdmlnkzp">
+      <w:hyperlink w:history="1" r:id="rIdtzosksdcny3li0xfigz0i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人であることをどう示すか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">色の意味。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルはペアリングした瞬間から状態を表示しはじめます。その色が
 何を言っているのかは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaaka0ucpspwld9dlpn8sn">
+      <w:hyperlink w:history="1" r:id="rId-wkbxwbiv1n2oo_5jo4pf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1573,51 +1573,51 @@
 変えるだけです。ペアリングのやり直しは不要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すでに別の用途で登録されたパネルを使うこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイネージの画面や受付キオスクは
 別の記録に乗っていて、認領済みのパネルはここに打ち込むコードを表示しません。先に
 解放してください ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohdtupy9xq_ci13ergzpp">
+      <w:hyperlink w:history="1" r:id="rIdhky5thad_4tvbxqgw78q6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1649,60 +1649,89 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（以前の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リセット</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）は同じことをパネル側から行い、
 パネルに保存された設定も消してコード画面に戻します。パネルを撤去するときは後者、
 故障したパネルを新品に交換するときは前者です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds1mkwcifxqalkquiaqekk">
+      <w:hyperlink w:history="1" r:id="rIdc46bnjj2s3au50sjavrak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">故障したパネルを交換する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ペアリング後、ウィザードに</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">接続済み</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と表示されます。完了してデバイスの行を確認します。プレイヤー、Androidアプリ、ファームウェアの区別は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdtga-jj3gng0x8si5ly4fb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">デバイスのソフトウェア情報</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2118,51 +2147,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm92nl73teo4rhkrizyypw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdxybieh7yba1uuo2ejlpbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdnxfqwkw-mp4nnm3sm6xla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId_3jakps5ffy9aadkeqftw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdetxq-tfajinhlpdsdpgcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdlldkinruthonodgyek4-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rId5ceyok6piu-hah9wqf5s6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdzon49zfhhpjmsm8zxymv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdr4khzocumt3-cdmeo8af_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdlsgy6smiu_pscva46xljr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdiqyi16ffprp76er7kj858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdxzmogcu98yvdgahaa-4kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdbb5viiltjgofrlaytnavz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdks7iynomuoczx-lmqnmc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdz1qecooixfv4cpzwavoah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdfdr_z4b5zhiozxdmlnkzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdaaka0ucpspwld9dlpn8sn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdohdtupy9xq_ci13ergzpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIds1mkwcifxqalkquiaqekk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c809b8b3a6986386139a5023c294ba864cd258.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5cc9b897b2710dc2a53bc4a439de7f9e0fb1566.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/790d0f23954f0540804e35c9595ef68f1b81dcbe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb6c8224b65729f818c411b9488f9c3ae1db0256.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f4ed52abd4fbcf4f88b137aa10ae7143b49c9d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90dd7b3315dc85e32123a9342010677cf155086a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/548c505e6df68d0e77c45ca7356670ceb381e02f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea72d86175ba92fc89958129f63473bb7816be3b.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddfqnbmjvkflhx6z3nkx2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdzx2gmydggfz5u67tltht7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdis6zcaedqt87ptkxktqhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdnj1mlwoz4vd4szy3etpj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdgdkqh1tmle1feqj-x_qqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdhodsbmqsgg1vqcda3q1ey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdnynenb8y02kqmgivc9yh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId-jbeg-dtloizoxddxrfdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rId2mcg7synuwptqmp1zh9s8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdyek3uyswmwvw549iagsfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdxobxqua2o6mbvmx7p-rbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rId-ufdx-cfzv52a0h6ioyeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId8l8o49udwi-9p_1ljbkk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdtxtrt0l1hkm13zhpdf-2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdp4hzwowdrkfgyq2dk3ubg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdtzosksdcny3li0xfigz0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId-wkbxwbiv1n2oo_5jo4pf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhky5thad_4tvbxqgw78q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdc46bnjj2s3au50sjavrak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdtga-jj3gng0x8si5ly4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1ec7d8ef1b8d092c12ff36fdea86ceeb9fcebdc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56fba5b1062cb8f79886bb3026aba3beba009353.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b26ba618cc4c4a34c6fb9b0046c13b7fea315da3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bd60a1275ecaa98246447dadbf2b1acbd7fe005.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9a6c6e1dfdd07de1a602f938a274c4eb451d7e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bfc2cde4a73c11df7f6dfe3a9a84ae9108a95f2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c145519a0666353c464d0fdfba99203a323820b5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27468cadb4698c6604e268cd140761f69027f7c4.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルを Offision に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>