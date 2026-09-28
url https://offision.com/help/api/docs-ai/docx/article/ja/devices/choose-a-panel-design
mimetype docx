--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約パネルは2つのレイアウトのどちらかで描かれます。スケジュールはサイドレールを持つ フル装備の面、センターは1列だけの構成で描くものが大幅に少なく、選ぶと設定の半分が グレーアウトするのはそのためです。</w:t>
+        <w:t xml:space="preserve">予約パネルは2つのレイアウトのどちらかで描かれます。スケジュールはサイドレールを持つフル装備の面、センターは1列だけの構成で描くものが大幅に少なく、選ぶと設定の半分がグレーアウトするのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxs1ypmicfj7lbpuw3kz6w">
+      <w:hyperlink w:history="1" r:id="rIds7soxv5mwd0q0gd06d_f4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは2つのデザインのどちらかで描かれます。これは配色の違いではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
@@ -121,51 +121,53 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. デザインを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイス設定を開きます。開いた先は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、パネルのライブプレビューと、
-その隣に2つのデザインのサムネイル、下に設定グループが並びます。</w:t>
+その隣に2つのデザインのサムネイル、プレビューの下にルームの状態を並べたチップの列、
+さらにその下に設定グループが並びます。グループを開いたら、一覧の上の丸いシェブロンで
+戻れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はフル装備の面です。左にルーム情報、右にその日のタイムラインを持つ
 サイドレール、操作ボタンの列、そして背景画像とロゴのための余地があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -556,51 +558,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">使用中 — 同じ予約をチェックインした状態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じルーム、同じ予約を両方のデザインで撮影しています。どちらも待機中はオレンジ、
 使用中は赤です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlctd2aw8ie8pw9r1eycof">
+      <w:hyperlink w:history="1" r:id="rIddvggzar8p-mbjc8nlehsq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 設定がグレーアウトすることを前提にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -735,51 +737,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">どのグループにあるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7755"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">背景画像のモードとファイル、ルーム名の文字サイズ</w:t>
+              <w:t xml:space="preserve">背景画像のモードとファイル、会社のロゴとその下地、ルーム名の文字サイズ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1605"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">背景とロゴ、ルーム情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7755"/>
           </w:tcPr>
@@ -828,51 +830,51 @@
             <w:tcW w:type="dxa" w:w="1605"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7755"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">お知らせ、営業時間のみのタイムライン、タイムラインを既定で折りたたむ</w:t>
+              <w:t xml:space="preserve">お知らせ、営業時間のみのタイムライン、タイムラインを既定で折りたたむ、タイムラインの文字サイズ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1605"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">タイムラインと時計</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7755"/>
           </w:tcPr>
@@ -890,51 +892,51 @@
             <w:tcW w:type="dxa" w:w="1605"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約を使う</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7755"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">事前予約、新規予約時の確認、予約の詳細、予約のキャンセル</w:t>
+              <w:t xml:space="preserve">事前予約、新規予約時の確認とその下の2項目、予約の詳細、予約のキャンセル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1605"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルから予約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7755"/>
           </w:tcPr>
@@ -1083,64 +1085,76 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">いずれか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が描く限り編集可能なままです。既定が
 スケジュールで1つの目的だけをセンターに上書きした設定は、1日の大半でサイドレールを
 描いているのですから、そこでタイムラインの設定をグレーアウトさせるのは嘘になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">保存し、変更が届くデバイスの一覧を確認します。パネルには即時ではなく次の更新時に反映
-されます。</w:t>
+        <w:t xml:space="preserve">保存し、変更が届くデバイスの一覧を確認します。その設定を使うすべてのパネルは約 1 秒で
+描き直されます。あとから更新や再起動をする必要はありません。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId2dn0b6qp75ymivkqrxy95">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">変更があった瞬間にパネルや画面は更新される</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1分待ってもパネルが以前のレイアウトのままなら、編集したのとは別のデバイス設定に紐づいて
+        <w:t xml:space="preserve">パネルが以前のレイアウトのままなら、編集したのとは別のデバイス設定に紐づいて
 いないか確認してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknoezaizqpor21_v0weyi">
+      <w:hyperlink w:history="1" r:id="rIdlpjgvbr_edc3bdkx9r4nr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1565,51 +1579,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxs1ypmicfj7lbpuw3kz6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlctd2aw8ie8pw9r1eycof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdknoezaizqpor21_v0weyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1cee5867fd96dac782de52afb4c88b818e78e38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e588edf36598c8dd85e409c00907e87a57384964.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c53d557125bc38300fdaa33a9e57a90bb6f6f11b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88de5f6a751bcd3c42e466351a4137c3bdc16278.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62225f9448bd2a2e623bf14884d5c7c07279455b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5328c44725fe030d7d71573c3f5c66de57b11ba.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7c3a7864a266e4e26776be34042d6862fc8380b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5d839c4c6bcc67d0df91c9a0a8846201c8c4b02.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds7soxv5mwd0q0gd06d_f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddvggzar8p-mbjc8nlehsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId2dn0b6qp75ymivkqrxy95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdlpjgvbr_edc3bdkx9r4nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1cee5867fd96dac782de52afb4c88b818e78e38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e588edf36598c8dd85e409c00907e87a57384964.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c53d557125bc38300fdaa33a9e57a90bb6f6f11b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88de5f6a751bcd3c42e466351a4137c3bdc16278.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62225f9448bd2a2e623bf14884d5c7c07279455b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5328c44725fe030d7d71573c3f5c66de57b11ba.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7c3a7864a266e4e26776be34042d6862fc8380b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5d839c4c6bcc67d0df91c9a0a8846201c8c4b02.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルのデザインを選ぶ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>