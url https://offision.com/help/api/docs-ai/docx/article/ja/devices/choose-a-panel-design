--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds7soxv5mwd0q0gd06d_f4">
+      <w:hyperlink w:history="1" r:id="rIdstwunam-xy9ecwjbsljdn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは2つのデザインのどちらかで描かれます。これは配色の違いではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
@@ -558,51 +558,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">使用中 — 同じ予約をチェックインした状態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じルーム、同じ予約を両方のデザインで撮影しています。どちらも待機中はオレンジ、
 使用中は赤です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvggzar8p-mbjc8nlehsq">
+      <w:hyperlink w:history="1" r:id="rIdqq01zftdnj0utw7s0x8k9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 設定がグレーアウトすることを前提にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1089,72 +1089,72 @@
         <w:t xml:space="preserve">いずれか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が描く限り編集可能なままです。既定が
 スケジュールで1つの目的だけをセンターに上書きした設定は、1日の大半でサイドレールを
 描いているのですから、そこでタイムラインの設定をグレーアウトさせるのは嘘になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存し、変更が届くデバイスの一覧を確認します。その設定を使うすべてのパネルは約 1 秒で
 描き直されます。あとから更新や再起動をする必要はありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2dn0b6qp75ymivkqrxy95">
+      <w:hyperlink w:history="1" r:id="rIdhvbo9-agytc8ajc1t1cne">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">変更があった瞬間にパネルや画面は更新される</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルが以前のレイアウトのままなら、編集したのとは別のデバイス設定に紐づいて
 いないか確認してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpjgvbr_edc3bdkx9r4nr">
+      <w:hyperlink w:history="1" r:id="rId9axqtuhktrwrn5odgskt0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1579,51 +1579,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds7soxv5mwd0q0gd06d_f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddvggzar8p-mbjc8nlehsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId2dn0b6qp75ymivkqrxy95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdlpjgvbr_edc3bdkx9r4nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1cee5867fd96dac782de52afb4c88b818e78e38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e588edf36598c8dd85e409c00907e87a57384964.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c53d557125bc38300fdaa33a9e57a90bb6f6f11b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88de5f6a751bcd3c42e466351a4137c3bdc16278.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62225f9448bd2a2e623bf14884d5c7c07279455b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5328c44725fe030d7d71573c3f5c66de57b11ba.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7c3a7864a266e4e26776be34042d6862fc8380b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5d839c4c6bcc67d0df91c9a0a8846201c8c4b02.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstwunam-xy9ecwjbsljdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdqq01zftdnj0utw7s0x8k9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhvbo9-agytc8ajc1t1cne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rId9axqtuhktrwrn5odgskt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/851a6b3a1d9b2cc7e98e99196b2de4189e774079.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a08a0254e9b4d3085425a2518db2003b1c919fac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d623052671ebaa2f7b84979624488a8c1050034.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4082c888fa8b750fe963b9556c3083b96581636.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f3956ee820673719b6ab0d52003a8ebf8717a19.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b55cc43f820a38e39d70b181eb8e4b157a8aa4c0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/978a9eae612b8c62da73e8a49db00946690649b3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29e6afed17ef85c1d591916c15c0f329e0f5073.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルのデザインを選ぶ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>