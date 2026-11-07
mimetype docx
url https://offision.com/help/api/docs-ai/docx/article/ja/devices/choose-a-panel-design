--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstwunam-xy9ecwjbsljdn">
+      <w:hyperlink w:history="1" r:id="rIdtdfdz5m3gvqsbs_2uunim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは2つのデザインのどちらかで描かれます。これは配色の違いではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
@@ -558,51 +558,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">使用中 — 同じ予約をチェックインした状態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じルーム、同じ予約を両方のデザインで撮影しています。どちらも待機中はオレンジ、
 使用中は赤です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqq01zftdnj0utw7s0x8k9">
+      <w:hyperlink w:history="1" r:id="rIdxnrv8axpeoxrs3d2q3usz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 設定がグレーアウトすることを前提にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1089,72 +1089,72 @@
         <w:t xml:space="preserve">いずれか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が描く限り編集可能なままです。既定が
 スケジュールで1つの目的だけをセンターに上書きした設定は、1日の大半でサイドレールを
 描いているのですから、そこでタイムラインの設定をグレーアウトさせるのは嘘になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存し、変更が届くデバイスの一覧を確認します。その設定を使うすべてのパネルは約 1 秒で
 描き直されます。あとから更新や再起動をする必要はありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvbo9-agytc8ajc1t1cne">
+      <w:hyperlink w:history="1" r:id="rId6vaahwdkegooyekr0qiih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">変更があった瞬間にパネルや画面は更新される</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルが以前のレイアウトのままなら、編集したのとは別のデバイス設定に紐づいて
 いないか確認してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9axqtuhktrwrn5odgskt0">
+      <w:hyperlink w:history="1" r:id="rIdq_vc9ax0-lrh7fxdhv05o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1579,51 +1579,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstwunam-xy9ecwjbsljdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdqq01zftdnj0utw7s0x8k9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhvbo9-agytc8ajc1t1cne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rId9axqtuhktrwrn5odgskt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/851a6b3a1d9b2cc7e98e99196b2de4189e774079.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a08a0254e9b4d3085425a2518db2003b1c919fac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d623052671ebaa2f7b84979624488a8c1050034.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4082c888fa8b750fe963b9556c3083b96581636.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f3956ee820673719b6ab0d52003a8ebf8717a19.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b55cc43f820a38e39d70b181eb8e4b157a8aa4c0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/978a9eae612b8c62da73e8a49db00946690649b3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29e6afed17ef85c1d591916c15c0f329e0f5073.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtdfdz5m3gvqsbs_2uunim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdxnrv8axpeoxrs3d2q3usz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId6vaahwdkegooyekr0qiih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdq_vc9ax0-lrh7fxdhv05o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/851a6b3a1d9b2cc7e98e99196b2de4189e774079.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a08a0254e9b4d3085425a2518db2003b1c919fac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d623052671ebaa2f7b84979624488a8c1050034.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4082c888fa8b750fe963b9556c3083b96581636.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f3956ee820673719b6ab0d52003a8ebf8717a19.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b55cc43f820a38e39d70b181eb8e4b157a8aa4c0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/978a9eae612b8c62da73e8a49db00946690649b3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29e6afed17ef85c1d591916c15c0f329e0f5073.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルのデザインを選ぶ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>