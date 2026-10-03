--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルでパスコードによる本人確認を使う</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">カードリーダーもカメラもスマートフォンも要らない識別方法です。各自が自分に設定する 4〜8 桁の数字。有効にする手順、パネルが何を尋ねるか、そして忘れた人に新しい番号を 渡す方法を説明します。</w:t>
+        <w:t xml:space="preserve">カードリーダーもカメラもスマートフォンも要らない識別方法です。各自が自分に設定する 4〜8 桁の数字。有効にする手順、パネルが何を尋ねるか、そして忘れた人に新しい番号を渡す方法を説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsfawwri2r0qt08-tdybe">
+      <w:hyperlink w:history="1" r:id="rIdopn3svb-e-7y6ax-ysweu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/check-in-with-a-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルが人を識別する 5 つの方法のうち 4 つは、何かが「そこにある」ことが前提です。
 パネルのカードリーダーとポケットの社員カード、パネルのカメラと登録済みの顔写真、
 サインイン済みのアプリが入ったスマートフォン。どれもその日に限って無いことがあり、
 うち 2 つはハードウェアとして最初から無いこともあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -364,84 +364,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が独立して並んでいます。入力される</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">値</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 本人のもので、設定場所も 1 か所のまま —— 変わるのはそのパネルがこの方法を提示するか
 どうかだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その画面と、「何も尋ねない」という選択肢は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5-ggawwbo5fcqr7ibshhg">
+      <w:hyperlink w:history="1" r:id="rIdxp3_anxagllrjrbjzr-i5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 各自に設定してもらう</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各自がパスコードを持つまで何も動きませんし、手順 1 を済ませるまでプロフィールに
 その行自体が現れません。ですから告知は、オンにしたあとで行ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIddyncqdj6scccqz0ipbdm_">
+      <w:hyperlink w:history="1" r:id="rId-nwwigkism1dafxwfju_v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスコードを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を案内してください。
 画面 1 つ、1 分ほどです。まとめて代理設定することはできず、各自が自分で入力します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. パネルでの動き</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -821,51 +821,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ピンとは別物です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約ピンは名前の似た別の番号です。人ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に属し、選ぶのではなく生成され、
 アカウントを持たない人でもチェックインできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ntkkh1a4vyunebkyxn6c">
+      <w:hyperlink w:history="1" r:id="rIdbqu_qvpjg2cgicxkzqktl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">外部参加者を予約ピンでチェックインさせる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1291,51 +1291,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrsfawwri2r0qt08-tdybe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId5-ggawwbo5fcqr7ibshhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIddyncqdj6scccqz0ipbdm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rId_ntkkh1a4vyunebkyxn6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86bec6ffcfdfb8f755d06ee2c7eb57e67b88d493.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b838b6be804622ea800c1a44e152c4d63b2f04af.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7279f3b6532401f2b36fa900045562e6bc017cc9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdopn3svb-e-7y6ax-ysweu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdxp3_anxagllrjrbjzr-i5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId-nwwigkism1dafxwfju_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdbqu_qvpjg2cgicxkzqktl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86bec6ffcfdfb8f755d06ee2c7eb57e67b88d493.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b838b6be804622ea800c1a44e152c4d63b2f04af.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7279f3b6532401f2b36fa900045562e6bc017cc9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルでパスコードによる本人確認を使う</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>