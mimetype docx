--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopn3svb-e-7y6ax-ysweu">
+      <w:hyperlink w:history="1" r:id="rIdeyk7bvyivx_vmoctjjdur">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/check-in-with-a-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルが人を識別する 5 つの方法のうち 4 つは、何かが「そこにある」ことが前提です。
 パネルのカードリーダーとポケットの社員カード、パネルのカメラと登録済みの顔写真、
 サインイン済みのアプリが入ったスマートフォン。どれもその日に限って無いことがあり、
 うち 2 つはハードウェアとして最初から無いこともあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -364,84 +364,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が独立して並んでいます。入力される</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">値</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 本人のもので、設定場所も 1 か所のまま —— 変わるのはそのパネルがこの方法を提示するか
 どうかだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その画面と、「何も尋ねない」という選択肢は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxp3_anxagllrjrbjzr-i5">
+      <w:hyperlink w:history="1" r:id="rIdmdjghqot_fvx_0p8kkfhn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 各自に設定してもらう</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各自がパスコードを持つまで何も動きませんし、手順 1 を済ませるまでプロフィールに
 その行自体が現れません。ですから告知は、オンにしたあとで行ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId-nwwigkism1dafxwfju_v">
+      <w:hyperlink w:history="1" r:id="rIdh7htumggw8dkafrrovx-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パスコードを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を案内してください。
 画面 1 つ、1 分ほどです。まとめて代理設定することはできず、各自が自分で入力します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. パネルでの動き</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -821,51 +821,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ピンとは別物です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約ピンは名前の似た別の番号です。人ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に属し、選ぶのではなく生成され、
 アカウントを持たない人でもチェックインできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqu_qvpjg2cgicxkzqktl">
+      <w:hyperlink w:history="1" r:id="rIdijhazwrlsx67lq3gec0k8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">外部参加者を予約ピンでチェックインさせる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1291,51 +1291,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdopn3svb-e-7y6ax-ysweu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdxp3_anxagllrjrbjzr-i5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId-nwwigkism1dafxwfju_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdbqu_qvpjg2cgicxkzqktl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86bec6ffcfdfb8f755d06ee2c7eb57e67b88d493.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b838b6be804622ea800c1a44e152c4d63b2f04af.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7279f3b6532401f2b36fa900045562e6bc017cc9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeyk7bvyivx_vmoctjjdur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdmdjghqot_fvx_0p8kkfhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdh7htumggw8dkafrrovx-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdijhazwrlsx67lq3gec0k8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c588961e33245ef3071f85ce1f1b8b4fa9a49168.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d87f97539fb60e9f8d6fe63fecd1b65f83f71d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8c67c5324f3b1950a85993490aa88fbc03dc9d9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルでパスコードによる本人確認を使う</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>