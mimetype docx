--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルに 3D マップを表示できますか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">できません。それを入にする設定もありません —— マップはサイネージのウィジェット であって、パネルのデザインではないからです。パネルにマップがない理由、代わりに 壁へ何を置くか、そしてその選択のうちどこが画面で、どこが裏で動かすプレーヤーの 話なのか。</w:t>
+        <w:t xml:space="preserve">できません。それを入にする設定もありません —— マップはサイネージのウィジェットであって、パネルのデザインではないからです。パネルにマップがない理由、代わりに壁へ何を置くか、そしてその選択のうちどこが画面で、どこが裏で動かすプレーヤーの話なのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzval1xwjejqpdamhswzoi">
+      <w:hyperlink w:history="1" r:id="rIdyea1sdsbxku3pjs2o9nkc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">できません。予約パネルはフロアを描きませんし、それを足すスイッチもありません。
 マップは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージ</w:t>
@@ -355,51 +355,51 @@
         <w:t xml:space="preserve">メインステージ上の 予約状況 - マップ。画面にすると代わりに得られるもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップ自身にできること —— どのフロアを読み込むか、色が何を意味するか、検索や予約
 ができるか、QR コードで経路を持ち帰れるか —— はすべてウィジェット側にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6dnzagr7mataauyner0xy">
+      <w:hyperlink w:history="1" r:id="rIdvxlyrfhftycjm-wlg179t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「予約状況 - 地図」ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。あとは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -479,51 +479,51 @@
         <w:t xml:space="preserve">認定された
 デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、フロアプランならどのモデルかは各ブランドの記事にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身は候補になりません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一台のパネルを認領できる記録はひとつだけで、認領済みのパネルはペアリングコード
 ではなく自分のルームを映しています。そのハードウェアをサイネージへ移すのは編集
 ではなく、解放してもう一度ペアリングすることです ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrixeblbz0wqt2rohxlfa">
+      <w:hyperlink w:history="1" r:id="rId4rvxthhvf55elkonjwwnh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代わりにパネルが答えること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -592,51 +592,51 @@
         <w:t xml:space="preserve">使用中のドアの前でマップに聞きたくなること —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">いま他に何が空いているか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 には、マップがなくてもパネルがすでに答えます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が同じ建物の同種の
 リソースを並べ、2 タップで予約できます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknx_jziqvtcd10cr_trnf">
+      <w:hyperlink w:history="1" r:id="rIddmrkfoupmqomgfvtz-dc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから他のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで変わらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1112,51 +1112,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzval1xwjejqpdamhswzoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rId6dnzagr7mataauyner0xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdsrixeblbz0wqt2rohxlfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdknx_jziqvtcd10cr_trnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171a9ac766e3ec799b5e413a6384ad0e3340db60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d924d94e442cea76865d4db6171b59664c50fbce.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyea1sdsbxku3pjs2o9nkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdvxlyrfhftycjm-wlg179t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId4rvxthhvf55elkonjwwnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIddmrkfoupmqomgfvtz-dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171a9ac766e3ec799b5e413a6384ad0e3340db60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d924d94e442cea76865d4db6171b59664c50fbce.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルに 3D マップを表示できますか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>