--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルに 3D マップを表示できますか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">できません。それを入にする設定もありません —— マップはサイネージのウィジェットであって、パネルのデザインではないからです。パネルにマップがない理由、代わりに壁へ何を置くか、そしてその選択のうちどこが画面で、どこが裏で動かすプレーヤーの話なのか。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] できません。それを入にする設定もありません —— マップはサイネージのウィジェットであって、パネルのデザインではないからです。パネルにマップがない理由、代わりに壁へ何を置くか、そしてその選択のうちどこが画面で、どこが裏で動かすプレーヤーの話なのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyea1sdsbxku3pjs2o9nkc">
+      <w:hyperlink w:history="1" r:id="rIdj1udminixspfekg_5vmid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">できません。予約パネルはフロアを描きませんし、それを足すスイッチもありません。
 マップは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のウィジェットです。ルームの外にフロアプランを出すという
 のは、サイネージを流すもう一台の画面を置くことであって、ドアの横のパネルの設定を
 変えることではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -355,51 +363,51 @@
         <w:t xml:space="preserve">メインステージ上の 予約状況 - マップ。画面にすると代わりに得られるもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップ自身にできること —— どのフロアを読み込むか、色が何を意味するか、検索や予約
 ができるか、QR コードで経路を持ち帰れるか —— はすべてウィジェット側にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvxlyrfhftycjm-wlg179t">
+      <w:hyperlink w:history="1" r:id="rIdypjn_7v6yjtxoajjupk7i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「予約状況 - 地図」ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。あとは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -479,51 +487,51 @@
         <w:t xml:space="preserve">認定された
 デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、フロアプランならどのモデルかは各ブランドの記事にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身は候補になりません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一台のパネルを認領できる記録はひとつだけで、認領済みのパネルはペアリングコード
 ではなく自分のルームを映しています。そのハードウェアをサイネージへ移すのは編集
 ではなく、解放してもう一度ペアリングすることです ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4rvxthhvf55elkonjwwnh">
+      <w:hyperlink w:history="1" r:id="rIdm5nx9pdmjbzgqfdunafx5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代わりにパネルが答えること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -592,51 +600,51 @@
         <w:t xml:space="preserve">使用中のドアの前でマップに聞きたくなること —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">いま他に何が空いているか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 には、マップがなくてもパネルがすでに答えます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が同じ建物の同種の
 リソースを並べ、2 タップで予約できます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmrkfoupmqomgfvtz-dc8">
+      <w:hyperlink w:history="1" r:id="rIdypkutxegogxv9q-sui3gt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから他のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで変わらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -651,52 +659,52 @@
         </w:rPr>
         <w:t xml:space="preserve">アプリのマップ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> フロアプランは各自がすでに持ち歩いています。ここで何かを
 しても、そちらには影響しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プランそのもの。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ルームとデスクはマップエディタで一度描かれ、マップを映す
-面はどこも同じその図を映します。</w:t>
+        <w:t xml:space="preserve"> 一つのフロアに Map 2.0 と Classic の作図を保持できます。
+対応する画面は選択した種類を読みます。サイネージの追加で作図が移行・同期されることはありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1112,51 +1120,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyea1sdsbxku3pjs2o9nkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdvxlyrfhftycjm-wlg179t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId4rvxthhvf55elkonjwwnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIddmrkfoupmqomgfvtz-dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171a9ac766e3ec799b5e413a6384ad0e3340db60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d924d94e442cea76865d4db6171b59664c50fbce.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1udminixspfekg_5vmid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdypjn_7v6yjtxoajjupk7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdm5nx9pdmjbzgqfdunafx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdypkutxegogxv9q-sui3gt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7796cc1c74e97a084a5895cced8c986115024ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbfc564cf01d88733b2ed4442870f6678ea77bf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ea55475e7b8f8e9b4fe99e1924bbd9720da00e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルに 3D マップを表示できますか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>