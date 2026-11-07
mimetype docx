--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj1udminixspfekg_5vmid">
+      <w:hyperlink w:history="1" r:id="rIdfsicervkuh3s5hqwvwvr0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">できません。予約パネルはフロアを描きませんし、それを足すスイッチもありません。
@@ -363,51 +363,51 @@
         <w:t xml:space="preserve">メインステージ上の 予約状況 - マップ。画面にすると代わりに得られるもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップ自身にできること —— どのフロアを読み込むか、色が何を意味するか、検索や予約
 ができるか、QR コードで経路を持ち帰れるか —— はすべてウィジェット側にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypjn_7v6yjtxoajjupk7i">
+      <w:hyperlink w:history="1" r:id="rId3cigex5v6vpwv3dgvnbst">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「予約状況 - 地図」ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。あとは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -487,51 +487,51 @@
         <w:t xml:space="preserve">認定された
 デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、フロアプランならどのモデルかは各ブランドの記事にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身は候補になりません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一台のパネルを認領できる記録はひとつだけで、認領済みのパネルはペアリングコード
 ではなく自分のルームを映しています。そのハードウェアをサイネージへ移すのは編集
 ではなく、解放してもう一度ペアリングすることです ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm5nx9pdmjbzgqfdunafx5">
+      <w:hyperlink w:history="1" r:id="rIdlm8-in_npfyrif-rrrdwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代わりにパネルが答えること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -600,51 +600,51 @@
         <w:t xml:space="preserve">使用中のドアの前でマップに聞きたくなること —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">いま他に何が空いているか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 には、マップがなくてもパネルがすでに答えます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が同じ建物の同種の
 リソースを並べ、2 タップで予約できます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypkutxegogxv9q-sui3gt">
+      <w:hyperlink w:history="1" r:id="rIdj_z2fy9yjvbvi_hdycmyo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから他のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで変わらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1120,51 +1120,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1udminixspfekg_5vmid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdypjn_7v6yjtxoajjupk7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdm5nx9pdmjbzgqfdunafx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdypkutxegogxv9q-sui3gt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7796cc1c74e97a084a5895cced8c986115024ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbfc564cf01d88733b2ed4442870f6678ea77bf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ea55475e7b8f8e9b4fe99e1924bbd9720da00e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfsicervkuh3s5hqwvwvr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rId3cigex5v6vpwv3dgvnbst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdlm8-in_npfyrif-rrrdwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdj_z2fy9yjvbvi_hdycmyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7796cc1c74e97a084a5895cced8c986115024ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbfc564cf01d88733b2ed4442870f6678ea77bf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ea55475e7b8f8e9b4fe99e1924bbd9720da00e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルに 3D マップを表示できますか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>