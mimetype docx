--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5t6wgzv4aw7o077-xgm1n">
+      <w:hyperlink w:history="1" r:id="rIdq5emp5i3gzwvnb2x3fygn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/a-panel-keeps-running-when-the-network-drops/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ドアの横のパネルは Offision がいちばん人目に触れる場所なので、回線が不安定な拠点では
 最悪の場合が問題になります。接続が失われたとき、その画面には何が映っているのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -619,169 +619,169 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス一覧の接続状況 — 接続を失ったパネルが見える唯一の場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰かが気づくのを待つ代わりに、Offision からメールを送ることもできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr9qixxhoeif89zsmtvwwv">
+      <w:hyperlink w:history="1" r:id="rIda75ixj08gstvslikx6-fq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスのオフラインを知る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一度もペアリングされていないパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6 文字のコードを表示しているデバイスには、
 保持すべき一日がありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf3ce4yvgcq-xjvupmfkdw">
+      <w:hyperlink w:history="1" r:id="rIdw1szhbfedtli-5wolt9tz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続はしているが内容が古いパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルがオンラインなのに予約が違っている
 場合、原因はドアの側ではなく Offision とカレンダーのあいだにあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjm07zf0_sulawxce-c6vv">
+      <w:hyperlink w:history="1" r:id="rIdwz2bgnuhsgbakkcbh7vbt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オフラインのパネルの連携解除。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスを切断</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は実行時に送られるだけで
 キューには入らないため、パネル側で行う必要があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmomszuhsztrhdagf1vaia">
+      <w:hyperlink w:history="1" r:id="rIdjd1wb-__a-vid3cfhts8i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを別の用途に使い直す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1206,51 +1206,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5t6wgzv4aw7o077-xgm1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdr9qixxhoeif89zsmtvwwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdf3ce4yvgcq-xjvupmfkdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdjm07zf0_sulawxce-c6vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdmomszuhsztrhdagf1vaia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1028320155493efad72662e050c084e539a5266.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f889fc44ecc0375ffe9898087786fb715abe287c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq5emp5i3gzwvnb2x3fygn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIda75ixj08gstvslikx6-fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdw1szhbfedtli-5wolt9tz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdwz2bgnuhsgbakkcbh7vbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdjd1wb-__a-vid3cfhts8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45d615455332526549bae94958024c3f313376b4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c661db8adfee425cb2b8defe6b3c61d596dff849.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ネットワークが切れても予約パネルは動き続ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>