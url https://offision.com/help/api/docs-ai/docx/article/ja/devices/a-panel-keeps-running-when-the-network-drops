--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq5emp5i3gzwvnb2x3fygn">
+      <w:hyperlink w:history="1" r:id="rIdv22j-djr6b3sedjsc5d2w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/a-panel-keeps-running-when-the-network-drops/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ドアの横のパネルは Offision がいちばん人目に触れる場所なので、回線が不安定な拠点では
 最悪の場合が問題になります。接続が失われたとき、その画面には何が映っているのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -619,169 +619,169 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス一覧の接続状況 — 接続を失ったパネルが見える唯一の場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰かが気づくのを待つ代わりに、Offision からメールを送ることもできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda75ixj08gstvslikx6-fq">
+      <w:hyperlink w:history="1" r:id="rIdhi3mgjzuyluwzlsjw8oww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスのオフラインを知る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一度もペアリングされていないパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6 文字のコードを表示しているデバイスには、
 保持すべき一日がありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw1szhbfedtli-5wolt9tz">
+      <w:hyperlink w:history="1" r:id="rIdq67f-nh8asvj7agpsmwyg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続はしているが内容が古いパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルがオンラインなのに予約が違っている
 場合、原因はドアの側ではなく Offision とカレンダーのあいだにあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwz2bgnuhsgbakkcbh7vbt">
+      <w:hyperlink w:history="1" r:id="rIdzahr_7sxh7aykk0ex8glx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オフラインのパネルの連携解除。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスを切断</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は実行時に送られるだけで
 キューには入らないため、パネル側で行う必要があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjd1wb-__a-vid3cfhts8i">
+      <w:hyperlink w:history="1" r:id="rIds5k6pv7bmxsfe5zl8agu2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを別の用途に使い直す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1206,51 +1206,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq5emp5i3gzwvnb2x3fygn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIda75ixj08gstvslikx6-fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdw1szhbfedtli-5wolt9tz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdwz2bgnuhsgbakkcbh7vbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdjd1wb-__a-vid3cfhts8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45d615455332526549bae94958024c3f313376b4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c661db8adfee425cb2b8defe6b3c61d596dff849.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv22j-djr6b3sedjsc5d2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdhi3mgjzuyluwzlsjw8oww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdq67f-nh8asvj7agpsmwyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdzahr_7sxh7aykk0ex8glx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIds5k6pv7bmxsfe5zl8agu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45d615455332526549bae94958024c3f313376b4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c661db8adfee425cb2b8defe6b3c61d596dff849.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ネットワークが切れても予約パネルは動き続ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>