--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">文面を書き、誰にいつまで見せるかを決め、届いたことを確かめるまで—— アプリ、通知、そして画面の三か所で。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ey47mnipdbec78yscw_r">
+      <w:hyperlink w:history="1" r:id="rId58xmjt8pieoyvjomp_gid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/post-an-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 お知らせを管理できるアカウントと、組織で有効になったお知らせ機能が必要です。有効でないときは </w:t>
@@ -369,234 +369,314 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が使えるなら、短い指示から文面の下書きを作ってくれます。保存する前に必ず読んでください——あくまで出発点であり、一行目が見出しとして成立している必要があるのは同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 誰にいつまで見せるかを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> を開きます。質問は三つで、初期値は多くの人が思うものとは違います。</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">ユーザーポータルに表示</w:t>
+        <w:t xml:space="preserve"> を開きます。二つのレーンが横に並び、その下にスケジュールがあります——そして初期値は多くの人が思うものとは違います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ユーザーサイト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はアプリに掲示し、対象の人に通知します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">お知らせを受信するユーザーを指定してください。</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> をオフのままにすると</w:t>
+        <w:t xml:space="preserve">受信者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">全員</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> から始まり、これは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アカウントを持つ全員</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">に届きます。オンにするとユーザーやグループを選べます。</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">デバイスに表示</w:t>
+        <w:t xml:space="preserve">という意味です。ユーザーやグループを選ぶには </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を選びます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は予約パネルとサイネージに掲示します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">お知らせを表示するデバイスを指定してください。</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> をオフのままにすると</w:t>
+        <w:t xml:space="preserve">場所</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">すべて</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> から始まり、これは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての画面</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">に出ます。オンにするとフロアやビルを選べます。</w:t>
-[...15 lines deleted...]
-どちらの半分でも、何も指定しないことは</w:t>
+        <w:t xml:space="preserve">という意味です。絞るには </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を選び、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ビルまたはフロアを追加</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> に入力して選びます。ビルのチップには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">全員</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">有効期間</w:t>
+        <w:t xml:space="preserve">全てのフロア</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と出て、フロアのチップにはそのビルの名前が付きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">初期値は全員:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+どちらのレーンでも、最初の選択は最も広いもの——すべてのアカウント、すべての画面——です。ある部署にだけ見せたいなら、そう指定しなければなりません。何も選ばずに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のままでは保存できないので、絞り込んだお知らせには必ず誰かが指定されています。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は表示される期間を区切ります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">両端</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">を入れるか、どちらも入れないかにしてください。片側だけの期間はずっと表示されます。オフのままにするのは常設の掲示には正しく、特定の日についての掲示には間違っています。</w:t>
+        <w:t xml:space="preserve">常時</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> か </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日付</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> かです。期間は両端を入れてください。開始だけ、あるいは終了だけの期間はずっと表示されます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">常時</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は常設の掲示には正しく、特定の日についての掲示には間違っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="announcement-conditions-targeted-ja" descr="条件。両方の相手を絞り込んだところ：上がユーザーとグループ、下がフロアとビル。" title="条件。両方の相手を絞り込んだところ：上がユーザーとグループ、下がフロアとビル。"/>
+            <wp:docPr id="1" name="announcement-conditions-targeted-ja" descr="条件。両方のレーンを指定にして、フロアを一つ選んだところ。" title="条件。両方のレーンを指定にして、フロアを一つ選んだところ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">条件。両方の相手を絞り込んだところ：上がユーザーとグループ、下がフロアとビル。</w:t>
+        <w:t xml:space="preserve">条件。両方のレーンを指定にして、フロアを一つ選んだところ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。期間がまだ始まっていなければ、その時が来るまで何も起きません——それが期間を設ける目的です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 届いたことを確かめる</w:t>
       </w:r>
     </w:p>
@@ -630,51 +710,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">通知として。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同じ人の通知一覧に行が増え、サインインしているものにプッシュが届きます。何も見ていない人に届くのはこの経路です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面で。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 指定した画面の前を通るか、指定したフロアの予約パネルを開きます。アプリには出ているのに画面にないなら、原因はほぼ必ずデバイス自身の所在地です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddptqrvt-de073hnro2isz">
+      <w:hyperlink w:history="1" r:id="rId96sk95vvzg6_u9n9gzhms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリには出るのに画面に出ない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直すなら編集ではなく差し替え:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 編集すれば画面とアプリの表示は直りますが、二度目の通知は行きません。訂正を見てほしいなら、古いお知らせを削除して新しいものを出してください。</w:t>
@@ -1115,51 +1195,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_ey47mnipdbec78yscw_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rIddptqrvt-de073hnro2isz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b72a088949e56f34ac2dac1d116fe4048b2cd8e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f1bba2906660104869be07e1b882f3c71018efd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f53d38d268e819ced6f024b4459c572cbf4c7ba3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId58xmjt8pieoyvjomp_gid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rId96sk95vvzg6_u9n9gzhms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b72a088949e56f34ac2dac1d116fe4048b2cd8e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f1bba2906660104869be07e1b882f3c71018efd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63d25ea94f6177fee34bcb162b047f68965fa39c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>アプリと画面にお知らせを出す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>