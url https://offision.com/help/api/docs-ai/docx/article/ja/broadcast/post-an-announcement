--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId58xmjt8pieoyvjomp_gid">
+      <w:hyperlink w:history="1" r:id="rIdvo3rxl3conm1feshzho7_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/post-an-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 お知らせを管理できるアカウントと、組織で有効になったお知らせ機能が必要です。有効でないときは </w:t>
@@ -710,51 +710,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">通知として。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同じ人の通知一覧に行が増え、サインインしているものにプッシュが届きます。何も見ていない人に届くのはこの経路です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面で。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 指定した画面の前を通るか、指定したフロアの予約パネルを開きます。アプリには出ているのに画面にないなら、原因はほぼ必ずデバイス自身の所在地です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId96sk95vvzg6_u9n9gzhms">
+      <w:hyperlink w:history="1" r:id="rIdalr7jxf1fixagmqpsywly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリには出るのに画面に出ない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直すなら編集ではなく差し替え:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 編集すれば画面とアプリの表示は直りますが、二度目の通知は行きません。訂正を見てほしいなら、古いお知らせを削除して新しいものを出してください。</w:t>
@@ -1195,51 +1195,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId58xmjt8pieoyvjomp_gid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rId96sk95vvzg6_u9n9gzhms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b72a088949e56f34ac2dac1d116fe4048b2cd8e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f1bba2906660104869be07e1b882f3c71018efd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63d25ea94f6177fee34bcb162b047f68965fa39c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvo3rxl3conm1feshzho7_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rIdalr7jxf1fixagmqpsywly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0c1ebffeb612b2c2f22590d4b923b5f68c0988e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ef0afe3536c61be64cc372bf5dd93c523518b3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f52ce7c45ccaaf322b0d28277cdb2e6b1574a81.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>アプリと画面にお知らせを出す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>