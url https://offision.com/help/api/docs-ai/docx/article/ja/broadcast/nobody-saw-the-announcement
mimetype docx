--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせを出したのに誰も見ていない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">管理側の一覧には正しく並んでいるのに、届いていないと言われる。 原因は六つ。当たりであることが多い順に並べています。</w:t>
+        <w:t xml:space="preserve">管理側の一覧には正しく並んでいるのに、届いていないと言われる。原因は六つ。当たりであることが多い順に並べています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpy0ob_ndme2ewae37omh">
+      <w:hyperlink w:history="1" r:id="rId7_o58i-x42uxl44al_hoz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/nobody-saw-the-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリにないのか、スマートフォンに出ないだけなのか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同じ訴えに二つの別の問題が隠れています。誰か一人に Offision アプリを開いて通知一覧を見てもらってください。お知らせが</w:t>
@@ -189,151 +189,171 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">行を選ぶと詳細パネルが開き、編集画面を開かずに相手と期間が確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 1 — ユーザーポータルに表示がオフ</w:t>
+        <w:t xml:space="preserve">Solution 1 — ユーザーサイトがオフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この機能のアプリ側全体を一つのスイッチが握っています。アプリ内の掲示、通知一覧の行、プッシュのすべてです。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">ユーザーサイト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> がオフなら、それは画面専用のお知らせであり、アプリで誰にも届かないのは設定どおりです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理側の一覧では完璧に見えるお知らせでこれが圧倒的に多いのは、一覧の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルに表示</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> がオフなら、それは画面専用のお知らせであり、アプリで誰にも届かないのは設定どおりです。</w:t>
-[...16 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> 列が絞り込みのように見えて読み飛ばされやすいからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせを開き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> へ進んで最初のスイッチを確認してください。</w:t>
+        <w:t xml:space="preserve"> へ進んで、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ユーザーサイト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> レーンのスイッチを確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → broadcast/announce/announcement (お知らせ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 絞り込まれていて、訴えている人が対象に入っていない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">お知らせを受信するユーザーを指定してください。</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> がオンなら、下に指定したユーザーとグループにしか届きません。それ以外には届かず、代替もありません。</w:t>
+        <w:t xml:space="preserve">受信者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> なら、下に指定したユーザーとグループにしか届きません。それ以外には届かず、代替もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが見た目ほど分かりやすくない理由が二つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">グループはお知らせが出る時点で展開されます。</w:t>
@@ -352,84 +372,114 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外されたグループ経由で対象だった人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、次のお知らせから静かに受け取らなくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">指定された一覧と、訴えている人を突き合わせてください。本当に全員向けなら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">お知らせを受信するユーザーを指定してください。</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Solution 3 — 有効期間がまだ始まっていない</w:t>
+        <w:t xml:space="preserve">全員</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を選びます——誰も選ばずに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のままでは保存できないので、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が「全員」の代わりになることはありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solution 3 — 期間がまだ始まっていない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">有効期間</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> がオンで開始が未来にあるお知らせは、その時が来るまで表示も通知もされません。管理側の一覧では </w:t>
+        <w:t xml:space="preserve">スケジュール</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日付</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> で、その開始が未来にあるお知らせは、その時が来るまで表示も通知もされません。管理側の一覧では </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今後の予定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されるので、これが最も早い見分け方です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは意図された動作で——金曜に月曜のお知らせを書くための仕組みです——が、終了を区切るつもりで期間を設定し、開始をうっかり「明日」にしてしまった人が引っかかります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1190,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnpy0ob_ndme2ewae37omh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a73bff2b2d9c7d814aadafaec31b625be870751.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7_o58i-x42uxl44al_hoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a73bff2b2d9c7d814aadafaec31b625be870751.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お知らせを出したのに誰も見ていない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>