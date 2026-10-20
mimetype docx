--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7_o58i-x42uxl44al_hoz">
+      <w:hyperlink w:history="1" r:id="rIdigjsuudhey6hvvlie7gfg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/nobody-saw-the-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリにないのか、スマートフォンに出ないだけなのか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同じ訴えに二つの別の問題が隠れています。誰か一人に Offision アプリを開いて通知一覧を見てもらってください。お知らせが</w:t>
@@ -1240,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7_o58i-x42uxl44al_hoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a73bff2b2d9c7d814aadafaec31b625be870751.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdigjsuudhey6hvvlie7gfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f20a8c9f76c70d43545d4f244a417a4a561295bc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お知らせを出したのに誰も見ていない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>