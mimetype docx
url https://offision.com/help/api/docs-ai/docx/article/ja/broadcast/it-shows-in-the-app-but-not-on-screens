--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリには出るのに画面に出ない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">スマートフォンでは読めるのに、パネルにも看板にも何も出ない。 原因は五つ。一つを除いて、すべて画面が自分をどこだと思っているかの話です。</w:t>
+        <w:t xml:space="preserve">スマートフォンでは読めるのに、パネルにも看板にも何も出ない。原因は五つ。一つを除いて、すべて画面が自分をどこだと思っているかの話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg4rgmvq4a3s1zqid1-jji">
+      <w:hyperlink w:history="1" r:id="rIdl_5lmsxtdij7q7ho7dyn7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/it-shows-in-the-app-but-not-on-screens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての画面か、一部の画面か:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 答えでこの一覧は二つに分かれます。</w:t>
@@ -117,141 +117,161 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一部</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけ出て他は出ないならその画面が原因で、違いはほぼ必ず所在地です——解決策 2 と 3。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせのアプリ側と画面側は別々に決まり、何も共有していません。全員のスマートフォンに問題なく届いているという事実は、お知らせが存在して期間内であることを示すだけで、画面については何も語りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 1 — デバイスに表示がオフ</w:t>
+        <w:t xml:space="preserve">Solution 1 — デバイスがオフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">画面側には専用のスイッチがあり、急いで書かれたお知らせでは初期状態のオフのままです。</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">デバイスに表示</w:t>
+        <w:t xml:space="preserve">画面側には専用のレーンがあり、急いで書かれたお知らせではそのスイッチがオフのままです。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がオフなら、どう絞り込まれていようと、どこの画面にも出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ページを開いて二つ目のスイッチを確認してください。</w:t>
+        <w:t xml:space="preserve"> ページを開いて、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> レーンのスイッチを確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → broadcast/announce/announcement (お知らせ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが原因なら訴え全体が一度に説明できます——どの画面にも出ず、アプリ側だけは完璧に動く。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 指定したフロアやビルに画面がない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">お知らせを表示するデバイスを指定してください。</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> がオンなら、指定した場所の画面だけが表示します。難しいのは「その場所にある」の意味です。</w:t>
+        <w:t xml:space="preserve">場所</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> なら、選んだ場所の画面だけが表示します。難しいのは「その場所にある」の意味です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を指定すると、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -365,51 +385,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイスを開いて所在地を設定してください。ロビー画面に所在地を与えるのと同じ手順です。フロアプランに乗れば、場所に依存するものすべて——お知らせ、迎える来訪者、ウォークイン登録の行き先——が一緒に動き始めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 期間がまだ始まっていない、またはすでに過ぎた</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">有効期間はアプリとまったく同じように画面にも効きます。ですからこれはアプリと画面の</w:t>
+        <w:t xml:space="preserve">スケジュールはアプリとまったく同じように画面にも効きます。ですからこれはアプリと画面の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">違い</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を説明することはありませんが、掲示中のはずなのに画面に何も出ない、という状況は説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理側の一覧が最も早い確認方法です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">状態</w:t>
@@ -1132,51 +1152,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg4rgmvq4a3s1zqid1-jji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl_5lmsxtdij7q7ho7dyn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>アプリには出るのに画面に出ない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>