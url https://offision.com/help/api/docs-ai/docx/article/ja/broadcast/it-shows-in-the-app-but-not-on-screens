--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_5lmsxtdij7q7ho7dyn7">
+      <w:hyperlink w:history="1" r:id="rId7lqydjdgqercqdhfkuhzo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/it-shows-in-the-app-but-not-on-screens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての画面か、一部の画面か:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 答えでこの一覧は二つに分かれます。</w:t>
@@ -1152,51 +1152,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl_5lmsxtdij7q7ho7dyn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7lqydjdgqercqdhfkuhzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>アプリには出るのに画面に出ない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>