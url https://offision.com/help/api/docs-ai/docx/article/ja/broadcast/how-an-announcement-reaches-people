--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせが人に届くしくみ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">誰がいつお知らせを見るのかを決めているもの——二つの相手、みんなが誤解する 絞り込みのルール、有効期間、そしてお知らせ一件につき一度だけ届く通知。</w:t>
+        <w:t xml:space="preserve">誰がいつお知らせを見るのかを決めているもの——二つの相手、みんなが誤解する絞り込みのルール、有効期間、そしてお知らせ一件につき一度だけ届く通知。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq_sjkyy0zaedk_pmlhaay">
+      <w:hyperlink w:history="1" r:id="rIdyv9vodpxlamyguf1qon0k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/how-an-announcement-reaches-people/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせは、「これを全員に知らせたい」から「全員が知っている」までの最短の道です。しくみのうち四つが誤解されやすく、そのすべてが一つのダイアログで決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせにタイトルはない</w:t>
@@ -151,84 +151,144 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">相手を空欄にすると「誰も」ではなく「全員」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここがこの機能で最も誤解される点で、しかも二つの相手それぞれに当てはまります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ユーザーポータルに表示</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> をオンにしてユーザーもユーザーグループも指定しなければ、お知らせは</w:t>
+        <w:t xml:space="preserve">ユーザーサイト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> をオンにして </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">受信者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">全員</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のままにすると、お知らせは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">システム上のすべてのアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に届きます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">デバイスに表示</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> をオンにしてフロアもビルも指定しなければ、</w:t>
+        <w:t xml:space="preserve">デバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> をオンにして </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">場所</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">すべて</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のままにすると、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての画面</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">に出ます。誰かを指定すれば絞り込まれますが、誰も指定しなくても止まりません。</w:t>
+        <w:t xml:space="preserve">に出ます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を選べば絞り込まれます——そして誰も選ばずに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のままでは保存できないので、絞り込んだお知らせには必ず誰かが指定されています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="announcement-two-audiences-ja" descr="独立した二つの半分。どちらの側もフィルターが空なら、閉じるのではなく全員に開きます。" title="独立した二つの半分。どちらの側もフィルターが空なら、閉じるのではなく全員に開きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -261,77 +321,97 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">独立した二つの半分。どちらの側もフィルターが空なら、閉じるのではなく全員に開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">二つの半分は互いに関係しません。財務グループとレベル3の画面を指定したお知らせは、レベル3の画面を財務の人だけに見せるわけではありません——画面は前を通る人すべてに見せます。画面には誰が見ているか分からないからです。本当に社外秘のものは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">デバイスに表示</w:t>
+        <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をオフにしたお知らせに書いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">有効期間は片側だけだと終わらない</w:t>
+        <w:t xml:space="preserve">期間は片側だけだと終わらない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">有効期間</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> はお知らせが表示される期間を決めます。任意項目で、知っておく価値があるのは片側だけ入れたときの挙動です。</w:t>
+        <w:t xml:space="preserve">スケジュール</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はお知らせが表示される期間を決めます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">常時</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> か、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日付</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> で期間を区切るかです。知っておく価値があるのは、期間を片側だけ入れたときの挙動です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どちらかの端が空</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のとき、または今が二つの間にあるときに表示されます。つまり開始だけ、あるいは終了だけを入れた期間は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常に表示</w:t>
@@ -798,51 +878,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どの画面に出るか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> フロアを指定するのは画面を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所で</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">選ぶことであり、画面がどこにあるかはデバイス側から来ます。ここからではありません。所在地のない画面は、絞り込みのないお知らせにしか一致しません——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0eogsyo8nfjskpfqg72hs">
+      <w:hyperlink w:history="1" r:id="rIdfb50zlxefusqrgtk681zo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリには出るのに画面に出ない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1307,51 +1387,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq_sjkyy0zaedk_pmlhaay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rId0eogsyo8nfjskpfqg72hs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9da1851700095bdd6328a65ebc215be1cb5b4a0f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a413a28dbe2e008160f16cb6a8280ebb85a62fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2d3edd233030f68ca4fe7bd76455cf177d1c71c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe680790a940c13297f6ed20a95163eb417bd112.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46a89b217141d6102dfd68aa689d9d9909e23b3b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyv9vodpxlamyguf1qon0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdfb50zlxefusqrgtk681zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9da1851700095bdd6328a65ebc215be1cb5b4a0f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a413a28dbe2e008160f16cb6a8280ebb85a62fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2d3edd233030f68ca4fe7bd76455cf177d1c71c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe680790a940c13297f6ed20a95163eb417bd112.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46a89b217141d6102dfd68aa689d9d9909e23b3b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お知らせが人に届くしくみ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>