--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyv9vodpxlamyguf1qon0k">
+      <w:hyperlink w:history="1" r:id="rIdsgkiscuv69pkeqwgvtcix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/how-an-announcement-reaches-people/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせは、「これを全員に知らせたい」から「全員が知っている」までの最短の道です。しくみのうち四つが誤解されやすく、そのすべてが一つのダイアログで決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お知らせにタイトルはない</w:t>
@@ -878,51 +878,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どの画面に出るか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> フロアを指定するのは画面を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所で</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">選ぶことであり、画面がどこにあるかはデバイス側から来ます。ここからではありません。所在地のない画面は、絞り込みのないお知らせにしか一致しません——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfb50zlxefusqrgtk681zo">
+      <w:hyperlink w:history="1" r:id="rIdrtdleeep_2xn1pk9ggvgf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリには出るのに画面に出ない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1387,51 +1387,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyv9vodpxlamyguf1qon0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdfb50zlxefusqrgtk681zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9da1851700095bdd6328a65ebc215be1cb5b4a0f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a413a28dbe2e008160f16cb6a8280ebb85a62fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2d3edd233030f68ca4fe7bd76455cf177d1c71c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe680790a940c13297f6ed20a95163eb417bd112.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46a89b217141d6102dfd68aa689d9d9909e23b3b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsgkiscuv69pkeqwgvtcix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdrtdleeep_2xn1pk9ggvgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7745eb7c95ae6a4b4b32285c90b8d733e55fb091.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f8452a10c6879838fb3d15271e3a89c1bf16980.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ce2981862bb88fd7873a1a38a9f028932d65e1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b4d55a916ecf685b3b233801c47984c964c1204.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c90e84ab2613feeacd3704d7d17e3f83ecda9e63.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お知らせが人に届くしくみ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>