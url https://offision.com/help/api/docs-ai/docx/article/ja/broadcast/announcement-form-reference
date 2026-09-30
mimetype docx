--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">お知らせの作成・編集ダイアログのすべての項目と、お知らせ一覧のすべての列—— それぞれが何をするのか、そしてどんなときに変える価値があるのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg-v4hb5nbwv7kq_pea8vh">
+      <w:hyperlink w:history="1" r:id="rIddbpbpzkbjvvhufbvrzsae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/announcement-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブロードキャスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
@@ -400,609 +400,629 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">文字色と文字サイズは意図的に用意されていません。お知らせは見えない画面上で何種類ものサイズに描かれるもので、手で決めた色は暗い看板で最初に読めなくなるものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">条件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="announcement-conditions-ja" descr="条件：独立した二つの相手と、その下の期間。" title="条件：独立した二つの相手と、その下の期間。"/>
+            <wp:docPr id="1" name="announcement-conditions-ja" descr="条件：独立した二つのレーンと、その下のスケジュール。" title="条件：独立した二つのレーンと、その下のスケジュール。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">条件：独立した二つの相手と、その下の期間。</w:t>
+        <w:t xml:space="preserve">条件：独立した二つのレーンと、その下のスケジュール。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1831"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3595"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="4248"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1831"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3934"/>
+            <w:tcW w:type="dxa" w:w="4320"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3595"/>
+            <w:tcW w:type="dxa" w:w="4248"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">いつ変えるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1831"/>
-[...16 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3934"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ユーザーサイト</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offision アプリ——ブラウザ、モバイル、Teams——に掲示し、対象の人へ一度だけ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">通知</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">します。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3595"/>
+            <w:tcW w:type="dxa" w:w="4248"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ロビーの歓迎表示など、画面だけに出したい掲示ではオフに。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1831"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">一つの部署、フロアのチーム、役割に関わる掲示のときは常にオンに。</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">受信者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4320"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">全員</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">（すべてのアカウント）か </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> か。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> を選ぶと </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ユーザー / ユーザーグループ</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> の選択欄が開きます。グループはお知らせが出る時点でメンバーに展開されます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4248"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一つの部署、フロアのチーム、役割に関わる掲示のときは </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> に。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1831"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">—</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">デバイス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4320"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約パネルとサイネージ看板に掲示します。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4248"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ロビーの来訪者に読まれて困るものではオフに。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1831"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">ロビーの来訪者に読まれて困るものではオフに。</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">場所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4320"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">すべて</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">（すべての画面）か </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> か。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> を選ぶと </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ビルまたはフロアを追加</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> が開きます。入力して検索でき、ビルのチップはそのビルの全フロアを含み、すでにビルに含まれているフロアはグレー表示になります。画面は</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">どこにあるか</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">で選ばれ、それはここではなくデバイス側から来ます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4248"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一つのビルや一つのフロアについての掲示のときは </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> に。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1831"/>
-[...152 lines deleted...]
-              <w:t xml:space="preserve">特定の日についてのものならオンに。</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">スケジュール</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4320"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">常時</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> か、表示される期間を区切る </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">日付</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> か。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4248"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">特定の日についてのものなら </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">日付</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> に。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">両端</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を設定してください——片側が空だと掲示は出たままになります。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のまま何も選ばないと、どちらのレーンでも保存できません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">二つの相手は互いを制限しない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ユーザー</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">フロアを指定しても、「このフロアの、これらのユーザーに」という意味にはなりません。アプリ側はアカウントで絞られ、画面側は場所で絞られ、画面は前を通る人すべてに見せます。社外秘の掲示は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">デバイスに表示</w:t>
+        <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をオフにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編集時のみ表示され、読み取り専用です。誰がいつ作成し、誰が最後にいつ変更したか。問い合わせのあった掲示を追跡するための記録です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1720,82 +1740,82 @@
         <w:t xml:space="preserve">されるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 送信時刻という概念はありません。有効期間の開始が、表示され始める時刻であり通知が出る時刻です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面がどこにあるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここでのフロアとビルは画面を場所で選ぶもので、所在地そのものはデバイスの属性です（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodt0pjylvpap45oef3lkq">
+      <w:hyperlink w:history="1" r:id="rIdxgjqbiabaqzeysumtbsd1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がお知らせを出せるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは権限です（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7gvpxbgbp65ngamt4zgl">
+      <w:hyperlink w:history="1" r:id="rIdbpalzu7o8q0stwjodnfy1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ディレクトリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2240,51 +2260,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg-v4hb5nbwv7kq_pea8vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdodt0pjylvpap45oef3lkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/" TargetMode="External"/><Relationship Id="rIdt7gvpxbgbp65ngamt4zgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56b7fccdce5f78b9672aa61ae93aea7083330fd4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/857bc6e214e78023b04dc88d1fb30c108b43c95f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddbpbpzkbjvvhufbvrzsae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdxgjqbiabaqzeysumtbsd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/" TargetMode="External"/><Relationship Id="rIdbpalzu7o8q0stwjodnfy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d09de234d32fac7daece9e8374b91034e3fc2624.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/857bc6e214e78023b04dc88d1fb30c108b43c95f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お知らせ設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>