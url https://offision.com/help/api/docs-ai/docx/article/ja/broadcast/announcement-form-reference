--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbpbpzkbjvvhufbvrzsae">
+      <w:hyperlink w:history="1" r:id="rIdvpiud72ht5wtyqfjepiya">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/broadcast/announcement-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブロードキャスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
@@ -1740,82 +1740,82 @@
         <w:t xml:space="preserve">されるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 送信時刻という概念はありません。有効期間の開始が、表示され始める時刻であり通知が出る時刻です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面がどこにあるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここでのフロアとビルは画面を場所で選ぶもので、所在地そのものはデバイスの属性です（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxgjqbiabaqzeysumtbsd1">
+      <w:hyperlink w:history="1" r:id="rIdmjfmi7_rcblblu212-k-u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がお知らせを出せるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは権限です（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpalzu7o8q0stwjodnfy1">
+      <w:hyperlink w:history="1" r:id="rIdcme8cbv6vfiujyfr9zbx7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ディレクトリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2260,51 +2260,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddbpbpzkbjvvhufbvrzsae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdxgjqbiabaqzeysumtbsd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/" TargetMode="External"/><Relationship Id="rIdbpalzu7o8q0stwjodnfy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d09de234d32fac7daece9e8374b91034e3fc2624.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/857bc6e214e78023b04dc88d1fb30c108b43c95f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvpiud72ht5wtyqfjepiya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdmjfmi7_rcblblu212-k-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/" TargetMode="External"/><Relationship Id="rIdcme8cbv6vfiujyfr9zbx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f96f901e91bed1e54e5c98585dd920309c49ce1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9b245a030d1ed9284614976f0e13f8751c76aec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>お知らせ設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>