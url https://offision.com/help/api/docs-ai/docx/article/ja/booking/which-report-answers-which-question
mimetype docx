--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのレポートがどの疑問に答えるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">知りたいこと — 会議室の混み具合、来ない人は誰か、どの部署が最も予約しているか — から、それに答える 1 つの分析ページへ。各ページの絞り込み条件と エクスポート形式もあわせて。</w:t>
+        <w:t xml:space="preserve">知りたいこと — 会議室の混み具合、来ない人は誰か、どの部署が最も予約しているか — から、それに答える 1 つの分析ページへ。各ページの絞り込み条件とエクスポート形式もあわせて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdzou7zuzgkfridwdzhnj">
+      <w:hyperlink w:history="1" r:id="rId6_cjtfnofomzasokobxsa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/which-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約メニューには「レポート」に見えるページが 10 個ありますが、どれも「その
 レポート」ではありません。それぞれ答える疑問が違うので、メニューからではなく
 疑問から始めて、そのために作られた 1 ページを開いてください。入口は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -221,717 +221,955 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ダッシュボード——4 つの数字、次にグラフ。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1387"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4160"/>
+        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="4011"/>
+        <w:gridCol w:w="4011"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">知りたいこと</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3813"/>
+            <w:tcW w:type="dxa" w:w="4011"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">開くページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="4011"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">得られるもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">いま全体がどうなっているか、1 画面で</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3813"/>
+            <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ダッシュボード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソース数・予約数・予約時間・利用率の 4 つの数字と 4 つのグラフ。期間、フロア、リソース種別タブ。エクスポートなし。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どのフロアや部屋を増やす／減らすべきか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3813"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdtffqtcboyj3wia0lbu3ia">
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdnineqi7sjoya7o1dgpyv5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース使用分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">フロアプランのヒート表示、利用トレンド、リソースランキング、トップユーザー、ピーク時間。ランキングカードごとに </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">エクスポート</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（Excel）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">（Excel）。</w:t>
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">前四半期の全ルームの利用状況が要る</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdkvpnrtagmozk1somg61-s">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">リソース使用分析</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">リソースランキング</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">エクスポート</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">期間 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">前四半期</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ルーム</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> タブ: 1 ルーム 1 行で予約数・時間・使用率。予約のなかったルームも含む全ルーム。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約して来ないのは誰か</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">未出席分析</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">未出席率、ユーザー別・リソース別の未出席ランキング、イベントログ。カードごとに </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">エクスポート</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">（Excel）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">部署や個人ごとの利用量は</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3813"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdt4sy1zxfomp9z7z1tdaf-">
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdjtzw7hdnilsjogcdejyhw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ユーザーリソース利用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自分で組むピボット。任意の 2 軸を </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> と </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">列</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> に置き、予約数と時間を数える。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ダウンロード</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（Excel）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ予約データをいろいろな切り口で見たい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3813"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">1 つのデータセットに 7 つのビュー: タイムライン、スナップショットマップ、利用マップ、日別ヒートマップ、3 つの表。表は </w:t>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdf8utg94o4hqvzix3n_h4o">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">予約分析</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 つのデータセットに 7 つのビュー: タイムライン、スナップショットマップ、利用マップ、日別ヒートマップ、3 つの表。フィルターは 7 つすべてを絞り込みます。表は </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">エクスポート</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（Excel）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> で全部を 1 つの PDF に。</w:t>
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">この</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ルームが何時に混むか知りたい</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdvhkuvfe8jvqx2fytushb1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">予約分析</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一つのルームに絞り込んでから </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">毎日のヒートマップ</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> を読みます。縦が時間、横が日付。ヒートマップを一つのリソースまで絞り込める唯一のページです。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">「予約が最も多いフロアは？」と普通の言葉で聞いて答えを読む。フィルターもエクスポートもなし。</w:t>
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">経営層向けの資料が要る</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">報告</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">名前の付いた 9 つの指標が各 1 ページ。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">分析レポートのダウンロード</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> で全部を 1 つの PDF に。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">閲覧ページではなく購読。今後の予約予測を毎日・毎週・毎月メールで届ける。</w:t>
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一度きりの質問がある</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">迅速な洞察</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">「予約が最も多いフロアは？」と普通の言葉で聞いて答えを読む。フィルターもエクスポートもなし。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">（Excel）。</w:t>
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ログインせずに数字を送ってほしい</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIddfwyj0aocvmnlltleqniw">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">メールレポート</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">閲覧ページではなく購読。過去の予約のサマリーを毎週・隔週・毎月・四半期ごとに、またはこれからの予約の予測をメールで届ける。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約そのものを表計算ファイルで欲しい。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdoafkcppfv0tqbcigx8cml">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">管理カレンダー</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">エクスポート</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">分析ではありません。画面にある予約を、選んだ項目ごとに 1 列ずつ、XLSX、XLS、CSV で。上限は期間ではなく、ファイルが持つ行数です。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1337"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">あの会議を誰がキャンセルしたのか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約ログ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">すべての予約に対するすべての操作と、誰が・どこから行ったか。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ダウンロード</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">（Excel）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">なぜこの人のポイントが尽きたのか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3813"/>
+            <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ポイント使用履歴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">消費 1 件が 1 行 — 誰が、どの予約で、いくら。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ダウンロード</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（Excel）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者管理、チケット、サービスの各モジュールにも、同じ形の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダッシュボード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 それぞれのメニューの先頭にあります — 数字、次にグラフ。こちらと同様、どれも
 エクスポートはできません。来訪者側には
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzm6rhbyzjkj1oxgviw_a">
+      <w:hyperlink w:history="1" r:id="rIdfvnt3r5vpbrq3qb94n63s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">専用のレポート対応表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フィルターの違い</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">期間の絞り込みは </w:t>
@@ -1101,92 +1339,126 @@
       <w:r>
         <w:t xml:space="preserve"> ここにあるのはすべて過去のデータです。いまこの瞬間に部屋が
 空いているかは、カレンダーとフロアプランマップで見ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ終わっていない予約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 未出席はチェックイン期限を過ぎて初めて数えられ
 ます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnued-nln7d7pt_4ejess8">
+      <w:hyperlink w:history="1" r:id="rIdqdipi1d7cjuwogendy20y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。
 同じ理由で、今日の利用率は朝より 17 時のほうが必ず高くなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一括のエクスポート。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Excel のボタンは、そのボタンが付いたカードや表だけを
 出力します。全体を 1 ファイルにするのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の PDF です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">データ配信。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ここにあるエクスポートはすべて、誰かがダウンロードする
+ファイルです。同じ予約と利用のデータは REST API でも取得でき、BI ツールは
+そちらでスケジュール取得します — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqqhcmf9vgnuvxeyxd6pub">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約・利用データを BI ツールに取り込む</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1602,51 +1874,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgdzou7zuzgkfridwdzhnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdtffqtcboyj3wia0lbu3ia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdt4sy1zxfomp9z7z1tdaf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdqzm6rhbyzjkj1oxgviw_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdnued-nln7d7pt_4ejess8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4a8f9b8e36988f8dc5505173bf4d48dca0f53a7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6_cjtfnofomzasokobxsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdnineqi7sjoya7o1dgpyv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdkvpnrtagmozk1somg61-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdjtzw7hdnilsjogcdejyhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdf8utg94o4hqvzix3n_h4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdvhkuvfe8jvqx2fytushb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIddfwyj0aocvmnlltleqniw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdoafkcppfv0tqbcigx8cml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdfvnt3r5vpbrq3qb94n63s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdqdipi1d7cjuwogendy20y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdqqhcmf9vgnuvxeyxd6pub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4a8f9b8e36988f8dc5505173bf4d48dca0f53a7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どのレポートがどの疑問に答えるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>