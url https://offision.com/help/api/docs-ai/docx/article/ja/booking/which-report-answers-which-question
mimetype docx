--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6_cjtfnofomzasokobxsa">
+      <w:hyperlink w:history="1" r:id="rIdwocrgyrxzbriixkqbfqgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/which-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約メニューには「レポート」に見えるページが 10 個ありますが、どれも「その
 レポート」ではありません。それぞれ答える疑問が違うので、メニューからではなく
 疑問から始めて、そのために作られた 1 ページを開いてください。入口は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -358,51 +358,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どのフロアや部屋を増やす／減らすべきか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnineqi7sjoya7o1dgpyv5">
+            <w:hyperlink w:history="1" r:id="rIdlcwrfsnmjjtstkr_l_onm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース使用分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">フロアプランのヒート表示、利用トレンド、リソースランキング、トップユーザー、ピーク時間。ランキングカードごとに </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -419,51 +419,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">前四半期の全ルームの利用状況が要る</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkvpnrtagmozk1somg61-s">
+            <w:hyperlink w:history="1" r:id="rIdil62cxfpfaamm8ewf_jvo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース使用分析</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソースランキング</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -576,51 +576,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">部署や個人ごとの利用量は</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjtzw7hdnilsjogcdejyhw">
+            <w:hyperlink w:history="1" r:id="rIdg_gywl8uvmcorh_tcw1e_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ユーザーリソース利用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自分で組むピボット。任意の 2 軸を </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -657,51 +657,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ予約データをいろいろな切り口で見たい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdf8utg94o4hqvzix3n_h4o">
+            <w:hyperlink w:history="1" r:id="rIdzaaz4nutuw0cw7gkmc0si">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 つのデータセットに 7 つのビュー: タイムライン、スナップショットマップ、利用マップ、日別ヒートマップ、3 つの表。フィルターは 7 つすべてを絞り込みます。表は </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -725,51 +725,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">この</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ルームが何時に混むか知りたい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvhkuvfe8jvqx2fytushb1">
+            <w:hyperlink w:history="1" r:id="rIdklohmgvfu2dtkpqfadqqi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一つのルームに絞り込んでから </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -892,102 +892,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ログインせずに数字を送ってほしい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddfwyj0aocvmnlltleqniw">
+            <w:hyperlink w:history="1" r:id="rIdlmwm8mervwi0nrsg4ily5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">メールレポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">閲覧ページではなく購読。過去の予約のサマリーを毎週・隔週・毎月・四半期ごとに、またはこれからの予約の予測をメールで届ける。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約そのものを表計算ファイルで欲しい。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdoafkcppfv0tqbcigx8cml">
+            <w:hyperlink w:history="1" r:id="rId6ddwf19mezq4pyqrkc6lv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">管理カレンダー</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">エクスポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -1125,51 +1125,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者管理、チケット、サービスの各モジュールにも、同じ形の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダッシュボード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 それぞれのメニューの先頭にあります — 数字、次にグラフ。こちらと同様、どれも
 エクスポートはできません。来訪者側には
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvnt3r5vpbrq3qb94n63s">
+      <w:hyperlink w:history="1" r:id="rIdpjfbi5u0dwlg28buzqomk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">専用のレポート対応表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フィルターの違い</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">期間の絞り込みは </w:t>
@@ -1339,51 +1339,51 @@
       <w:r>
         <w:t xml:space="preserve"> ここにあるのはすべて過去のデータです。いまこの瞬間に部屋が
 空いているかは、カレンダーとフロアプランマップで見ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ終わっていない予約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 未出席はチェックイン期限を過ぎて初めて数えられ
 ます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdipi1d7cjuwogendy20y">
+      <w:hyperlink w:history="1" r:id="rIdjxseh-zpompsgohuxfdm5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。
 同じ理由で、今日の利用率は朝より 17 時のほうが必ず高くなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1404,51 +1404,51 @@
       <w:r>
         <w:t xml:space="preserve"> の PDF です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">データ配信。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここにあるエクスポートはすべて、誰かがダウンロードする
 ファイルです。同じ予約と利用のデータは REST API でも取得でき、BI ツールは
 そちらでスケジュール取得します — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqqhcmf9vgnuvxeyxd6pub">
+      <w:hyperlink w:history="1" r:id="rIdb9tsco_otplgz_lgjzejx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約・利用データを BI ツールに取り込む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1874,51 +1874,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6_cjtfnofomzasokobxsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdnineqi7sjoya7o1dgpyv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdkvpnrtagmozk1somg61-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdjtzw7hdnilsjogcdejyhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdf8utg94o4hqvzix3n_h4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdvhkuvfe8jvqx2fytushb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIddfwyj0aocvmnlltleqniw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdoafkcppfv0tqbcigx8cml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdfvnt3r5vpbrq3qb94n63s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdqdipi1d7cjuwogendy20y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdqqhcmf9vgnuvxeyxd6pub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4a8f9b8e36988f8dc5505173bf4d48dca0f53a7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwocrgyrxzbriixkqbfqgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdlcwrfsnmjjtstkr_l_onm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdil62cxfpfaamm8ewf_jvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdg_gywl8uvmcorh_tcw1e_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdzaaz4nutuw0cw7gkmc0si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdklohmgvfu2dtkpqfadqqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdlmwm8mervwi0nrsg4ily5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId6ddwf19mezq4pyqrkc6lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdpjfbi5u0dwlg28buzqomk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdjxseh-zpompsgohuxfdm5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdb9tsco_otplgz_lgjzejx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e92fb0239b8d0a813dc1c55fb970f7f337f01a6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どのレポートがどの疑問に答えるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>