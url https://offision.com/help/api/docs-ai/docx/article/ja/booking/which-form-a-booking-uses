--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約フォームは標準の項目と自分で足した項目から組み立てる。サイトには複数のフォームがあり、 ある予約がどれを使うかは三つの経路で決まる。だからフォームは途中で入れ替わり、 入力済みの答えごと消えることがある。</w:t>
+        <w:t xml:space="preserve">予約フォームは標準の項目と自分で足した項目から組み立てる。サイトには複数のフォームがあり、ある予約がどれを使うかは三つの経路で決まる。だからフォームは途中で入れ替わり、入力済みの答えごと消えることがある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddk5awxmae18earlplpbxr">
+      <w:hyperlink w:history="1" r:id="rIduczppk1ei63dcwc7ftjr6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/which-form-a-booking-uses/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームは、記入している最中に変わることがある。開いて、質問に答えて、
 ルームを選んだら、その質問が消えている。壊れたわけではない。書き始めたフォームは
 そのルームのフォームではなく、ルームを選んだ瞬間に入れ替わったのだ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -297,51 +297,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">聞かない項目は落とし、大事なものは上へ動かし、自分の項目を足す。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そしてフォームは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に割り当てる。サイトはスペースの種類だけフォームを
 持てる — 課金対象のルーム用に一つ、ホットデスク用に一つ、その他すべてに一つ。
 それぞれの項目は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzy6bjw_9o6wwpxbyageqy">
+      <w:hyperlink w:history="1" r:id="rIdexl03ek8eetf_9yzw_32n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フォーム項目のリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (予約フォーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -526,151 +526,183 @@
 リソース側のフォームが代わりに出てくることはなく、デフォルト表示フォームも出てこない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**そうでなければ選んだリソースが決める。**複数選ぶと、厳しいほうを選ぶのではなく
 フォームが統合される。だからルームと駐車場にまたがる予約は、どちらかが聞くことを
 すべて、それぞれ一度だけ聞く。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**それもなければデフォルト表示フォーム。**サイトで一つのフォームだけがこれを
 持てる。まだ何も選んでいない人が見るのがこれだ。このページ冒頭の二枚の写真は
 その切り替えであり、入力済みの答えが消える理由でもある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どの答えが</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">残る</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">かも、フォームが決める。フォームにない項目への答えを持って
+保存された予約 — 古いフォームや別のクライアント、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmhwletl0veazbk73c6auj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">インポート</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+から来たもの — は、その答えを保存せずに捨てる。以前のフォームの答えが残っていても、
+次にその予約を編集したときに消える。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-purpose (予約目的設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**そもそも誰が予約できるか。**チームスペースとリソースポリシーが決める —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1xckrn0k6pjz4c9v55o0d">
+      <w:hyperlink w:history="1" r:id="rIdjka-kquzcso5rcme2bkan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールのリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 ここでリソースに届く人が変わることはない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**承認が要るかどうか。**フォームではなくリソースポリシー。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">**ホスト項目が出るかどうか。**これもリソースポリシー。フォームが持つのは
-その項目の名前だけ。</w:t>
+        <w:t xml:space="preserve">**ホスト項目が単独で出るかどうか。**フォームのホスト行がリソースの種類ごとに
+切り替えるが、リソースポリシーもホストを許している必要がある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**パネルやサイネージが予約のタイトルとして何を出すか。**項目をパネルの
 タイトルに昇格させることはできるが、それはプレイヤー設定の側。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**フォームの見た目。**どの項目を持つかはここで決めるが、ルーム自身の説明を
 その隣にどこまで出すかはフォームごとの別設定 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqznr0j1492lm0ftuq3d-f">
+      <w:hyperlink w:history="1" r:id="rIdysjxhtphb25ps5qgxx4s9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**来訪者フォーム。**来訪管理には専用の画面に専用のフォームビルダーがあり、
 項目もデータセットも共有しない。</w:t>
       </w:r>
     </w:p>
@@ -1109,51 +1141,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddk5awxmae18earlplpbxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdzy6bjw_9o6wwpxbyageqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId1xckrn0k6pjz4c9v55o0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqznr0j1492lm0ftuq3d-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bea6ecf5a622d95fa04cf3ba7b1ef37c43d8f5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef46ce11527f05fbdd098235017b54955dfe060f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e503c4fa2f0b68cd540bb02d8821ca680e31e466.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fabe3f1fc67186a9d908d9d2dc90d5247dcb5dc3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56b5585eac54d484650bfe0457a2a113f210cad0.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduczppk1ei63dcwc7ftjr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdexl03ek8eetf_9yzw_32n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdmhwletl0veazbk73c6auj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdjka-kquzcso5rcme2bkan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdysjxhtphb25ps5qgxx4s9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bea6ecf5a622d95fa04cf3ba7b1ef37c43d8f5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef46ce11527f05fbdd098235017b54955dfe060f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e503c4fa2f0b68cd540bb02d8821ca680e31e466.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fabe3f1fc67186a9d908d9d2dc90d5247dcb5dc3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56b5585eac54d484650bfe0457a2a113f210cad0.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約はどのフォームを使うのか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>