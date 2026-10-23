--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduczppk1ei63dcwc7ftjr6">
+      <w:hyperlink w:history="1" r:id="rIdlqbhs98l_-gclmlzlyqhx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/which-form-a-booking-uses/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームは、記入している最中に変わることがある。開いて、質問に答えて、
 ルームを選んだら、その質問が消えている。壊れたわけではない。書き始めたフォームは
 そのルームのフォームではなく、ルームを選んだ瞬間に入れ替わったのだ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -297,51 +297,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">聞かない項目は落とし、大事なものは上へ動かし、自分の項目を足す。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そしてフォームは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に割り当てる。サイトはスペースの種類だけフォームを
 持てる — 課金対象のルーム用に一つ、ホットデスク用に一つ、その他すべてに一つ。
 それぞれの項目は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdexl03ek8eetf_9yzw_32n">
+      <w:hyperlink w:history="1" r:id="rIdl3s2j_xdmez6jrige-u-a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フォーム項目のリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (予約フォーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -542,99 +542,99 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**それもなければデフォルト表示フォーム。**サイトで一つのフォームだけがこれを
 持てる。まだ何も選んでいない人が見るのがこれだ。このページ冒頭の二枚の写真は
 その切り替えであり、入力済みの答えが消える理由でもある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの答えが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">残る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">かも、フォームが決める。フォームにない項目への答えを持って
 保存された予約 — 古いフォームや別のクライアント、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhwletl0veazbk73c6auj">
+      <w:hyperlink w:history="1" r:id="rIdmntom0uj_qkj2jyhrmphy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">インポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から来たもの — は、その答えを保存せずに捨てる。以前のフォームの答えが残っていても、
 次にその予約を編集したときに消える。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-purpose (予約目的設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**そもそも誰が予約できるか。**チームスペースとリソースポリシーが決める —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjka-kquzcso5rcme2bkan">
+      <w:hyperlink w:history="1" r:id="rIdj8mykvdgcsnm1gzfjzpqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールのリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 ここでリソースに届く人が変わることはない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**承認が要るかどうか。**フォームではなくリソースポリシー。</w:t>
       </w:r>
     </w:p>
@@ -658,51 +658,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**パネルやサイネージが予約のタイトルとして何を出すか。**項目をパネルの
 タイトルに昇格させることはできるが、それはプレイヤー設定の側。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**フォームの見た目。**どの項目を持つかはここで決めるが、ルーム自身の説明を
 その隣にどこまで出すかはフォームごとの別設定 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdysjxhtphb25ps5qgxx4s9">
+      <w:hyperlink w:history="1" r:id="rIdqc8vkgrpmupkao7yfy-tf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**来訪者フォーム。**来訪管理には専用の画面に専用のフォームビルダーがあり、
 項目もデータセットも共有しない。</w:t>
       </w:r>
     </w:p>
@@ -1141,51 +1141,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduczppk1ei63dcwc7ftjr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdexl03ek8eetf_9yzw_32n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdmhwletl0veazbk73c6auj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdjka-kquzcso5rcme2bkan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdysjxhtphb25ps5qgxx4s9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bea6ecf5a622d95fa04cf3ba7b1ef37c43d8f5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef46ce11527f05fbdd098235017b54955dfe060f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e503c4fa2f0b68cd540bb02d8821ca680e31e466.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fabe3f1fc67186a9d908d9d2dc90d5247dcb5dc3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56b5585eac54d484650bfe0457a2a113f210cad0.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlqbhs98l_-gclmlzlyqhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdl3s2j_xdmez6jrige-u-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdmntom0uj_qkj2jyhrmphy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdj8mykvdgcsnm1gzfjzpqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqc8vkgrpmupkao7yfy-tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6cf2c646a56578a8b801b07be55c8e5a22c7effc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d218c5ed483bbdcc92a692172f30feb5323f7b6a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16d136a8a2e8391fe51e7bc190b18e7b69ffe458.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8a1c15087fd534f391feb20e97191594cdfe80d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/800f71490e69c2e89e64de6b1e2196b7a77696ea.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約はどのフォームを使うのか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>