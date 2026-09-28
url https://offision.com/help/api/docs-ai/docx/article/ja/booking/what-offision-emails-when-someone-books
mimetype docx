--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約したときに Offision が送るメール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 件の予約は、性質の異なる 2 通のメールを別々の相手に送ります。一緒に運ばれる カレンダーの招待は、多くの場合クリックできるファイルの形では届きません。 「添付されていない」と報告される原因のほとんどがこれです。</w:t>
+        <w:t xml:space="preserve">1 件の予約は、性質の異なる 2 通のメールを別々の相手に送ります。一緒に運ばれるカレンダーの招待は、多くの場合クリックできるファイルの形では届きません。「添付されていない」と報告される原因のほとんどがこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg8-npizdzk4u9rfbling2">
+      <w:hyperlink w:history="1" r:id="rId4zqj0funsp5n91tnsegw9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 件の予約は 2 通のメールを送ります。予約した本人には確認が、招待された人には
 招待が届きます。同じ内容ではありませんし、片方はその会議をすでに知っている人
 に宛てたものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -789,51 +789,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約メール通知を無効にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約に含まれるすべてのリソースを対象に判定され
 ます。ルームとプロジェクターを一緒に予約したとき、プロジェクター側のポリシーでこれ
 が有効なら、主催者にも参加者にも何も届きません。確認も、招待も、キャンセルもです。
 ルーム側のポリシーがそれを打ち消すことはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一部の予約だけメールが止まる場合、まずここを確認してください。スイッチの場所は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0drzv4lj0rgstzvxhqwsb">
+      <w:hyperlink w:history="1" r:id="rIdn328wn7l7eopmhsuocyyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">送る予約メールを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待をもう一度受け取る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メールを取っておく必要はありません。アプリで予約を開き、</w:t>
@@ -885,138 +885,149 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名と本文はサイト全体で一度だけ設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrplw65mke7se4tfmpomwo">
+      <w:hyperlink w:history="1" r:id="rIdvkdrde_-xxex8mbengiiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision メールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">差出人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 差出人アドレス、つまり上の添付の挙動は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd_hylamgzqkhndn91p726">
+      <w:hyperlink w:history="1" r:id="rId1-al9gjg-lnksatsp2wrk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リマインダー。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約が始まる前や解放されそうなときに届くメールは、ポリシー
-ではなく予約設定ページ側のスイッチです。</w:t>
+ではなく予約設定ページ側のスイッチです — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdheag6eut8tk14vpnpf78o">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">リマインダー</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測メール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理者向けの定期サマリーは独立した購読です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqymkxt0hjc7twxln9nv8q">
+      <w:hyperlink w:history="1" r:id="rIdzqsrwv-8r-kyowfok0ci9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今後の予約の予測を管理者へメールで届ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1463,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg8-npizdzk4u9rfbling2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId0drzv4lj0rgstzvxhqwsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdrplw65mke7se4tfmpomwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdd_hylamgzqkhndn91p726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdqymkxt0hjc7twxln9nv8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea65a76cee2ac29ff0c09ad20b91f586db30c62.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4zqj0funsp5n91tnsegw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdn328wn7l7eopmhsuocyyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdvkdrde_-xxex8mbengiiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId1-al9gjg-lnksatsp2wrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdheag6eut8tk14vpnpf78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdzqsrwv-8r-kyowfok0ci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea65a76cee2ac29ff0c09ad20b91f586db30c62.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約したときに Offision が送るメール</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>