--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4zqj0funsp5n91tnsegw9">
+      <w:hyperlink w:history="1" r:id="rIdkvc_eyq6tp9gej3cpiphp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 件の予約は 2 通のメールを送ります。予約した本人には確認が、招待された人には
 招待が届きます。同じ内容ではありませんし、片方はその会議をすでに知っている人
 に宛てたものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -789,51 +789,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約メール通知を無効にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約に含まれるすべてのリソースを対象に判定され
 ます。ルームとプロジェクターを一緒に予約したとき、プロジェクター側のポリシーでこれ
 が有効なら、主催者にも参加者にも何も届きません。確認も、招待も、キャンセルもです。
 ルーム側のポリシーがそれを打ち消すことはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一部の予約だけメールが止まる場合、まずここを確認してください。スイッチの場所は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn328wn7l7eopmhsuocyyr">
+      <w:hyperlink w:history="1" r:id="rIdbfwo0h4gdpqbc_bnd4akz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">送る予約メールを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待をもう一度受け取る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メールを取っておく必要はありません。アプリで予約を開き、</w:t>
@@ -885,149 +885,149 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名と本文はサイト全体で一度だけ設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkdrde_-xxex8mbengiiu">
+      <w:hyperlink w:history="1" r:id="rIdsspr05f_mr4dovoqhkpjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision メールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">差出人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 差出人アドレス、つまり上の添付の挙動は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1-al9gjg-lnksatsp2wrk">
+      <w:hyperlink w:history="1" r:id="rIda0udam2ezhgjcsnz3nlpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リマインダー。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約が始まる前や解放されそうなときに届くメールは、ポリシー
 ではなく予約設定ページ側のスイッチです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdheag6eut8tk14vpnpf78o">
+      <w:hyperlink w:history="1" r:id="rIdw9ek-o4tsdnmaxkerwcib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リマインダー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測メール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理者向けの定期サマリーは独立した購読です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqsrwv-8r-kyowfok0ci9">
+      <w:hyperlink w:history="1" r:id="rId5dnh8ohktmoiyk2dw2h4a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今後の予約の予測を管理者へメールで届ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1474,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4zqj0funsp5n91tnsegw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdn328wn7l7eopmhsuocyyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdvkdrde_-xxex8mbengiiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId1-al9gjg-lnksatsp2wrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdheag6eut8tk14vpnpf78o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdzqsrwv-8r-kyowfok0ci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea65a76cee2ac29ff0c09ad20b91f586db30c62.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkvc_eyq6tp9gej3cpiphp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdbfwo0h4gdpqbc_bnd4akz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdsspr05f_mr4dovoqhkpjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIda0udam2ezhgjcsnz3nlpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdw9ek-o4tsdnmaxkerwcib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId5dnh8ohktmoiyk2dw2h4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573d93d4d950b57be604687c097ef23150670e59.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約したときに Offision が送るメール</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>