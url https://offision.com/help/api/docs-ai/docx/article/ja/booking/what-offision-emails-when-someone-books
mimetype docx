--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkvc_eyq6tp9gej3cpiphp">
+      <w:hyperlink w:history="1" r:id="rIdfd35ltpyzu2cdgie_tpvj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 件の予約は 2 通のメールを送ります。予約した本人には確認が、招待された人には
 招待が届きます。同じ内容ではありませんし、片方はその会議をすでに知っている人
 に宛てたものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -789,51 +789,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約メール通知を無効にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約に含まれるすべてのリソースを対象に判定され
 ます。ルームとプロジェクターを一緒に予約したとき、プロジェクター側のポリシーでこれ
 が有効なら、主催者にも参加者にも何も届きません。確認も、招待も、キャンセルもです。
 ルーム側のポリシーがそれを打ち消すことはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一部の予約だけメールが止まる場合、まずここを確認してください。スイッチの場所は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbfwo0h4gdpqbc_bnd4akz">
+      <w:hyperlink w:history="1" r:id="rId0darnzh2zm0xkknemscub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">送る予約メールを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待をもう一度受け取る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メールを取っておく必要はありません。アプリで予約を開き、</w:t>
@@ -885,149 +885,149 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名と本文はサイト全体で一度だけ設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsspr05f_mr4dovoqhkpjr">
+      <w:hyperlink w:history="1" r:id="rId0hoihetzosqodxi2qawwe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision メールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">差出人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 差出人アドレス、つまり上の添付の挙動は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda0udam2ezhgjcsnz3nlpc">
+      <w:hyperlink w:history="1" r:id="rIdk5v5p-lg3i9khaq_kys__">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リマインダー。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約が始まる前や解放されそうなときに届くメールは、ポリシー
 ではなく予約設定ページ側のスイッチです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9ek-o4tsdnmaxkerwcib">
+      <w:hyperlink w:history="1" r:id="rIdyzdouvymbigorfvg35bre">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リマインダー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測メール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理者向けの定期サマリーは独立した購読です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5dnh8ohktmoiyk2dw2h4a">
+      <w:hyperlink w:history="1" r:id="rId6oxtwatp5--wf4on4meus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今後の予約の予測を管理者へメールで届ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1474,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkvc_eyq6tp9gej3cpiphp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdbfwo0h4gdpqbc_bnd4akz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdsspr05f_mr4dovoqhkpjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIda0udam2ezhgjcsnz3nlpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdw9ek-o4tsdnmaxkerwcib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId5dnh8ohktmoiyk2dw2h4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573d93d4d950b57be604687c097ef23150670e59.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfd35ltpyzu2cdgie_tpvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId0darnzh2zm0xkknemscub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rId0hoihetzosqodxi2qawwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdk5v5p-lg3i9khaq_kys__" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdyzdouvymbigorfvg35bre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId6oxtwatp5--wf4on4meus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573d93d4d950b57be604687c097ef23150670e59.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約したときに Offision が送るメール</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>