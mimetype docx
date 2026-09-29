--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">数えられるのは、チェックイン期限を誰も来ないまま迎えた予約だけです。キャンセルは未出席 ではありません。そして、たった一つの設定が数値全体を意味のないものにします。</w:t>
+        <w:t xml:space="preserve">数えられるのは、チェックイン期限を誰も来ないまま迎えた予約だけです。キャンセルは未出席ではありません。そして、たった一つの設定が数値全体を意味のないものにします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdemdn-1wzzrz-i6f03x4m0">
+      <w:hyperlink w:history="1" r:id="rIdhzpd2k6goyxcuw6ki9sgj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-counts-as-a-no-show/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">未出席とは、誰もチェックインしないままチェックイン期限を迎え、解放された予約のことです。
 定義はこれだけで、狭く保たれていることが、部屋どうし、月どうしの比較を可能にしています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -110,51 +110,51 @@
       <w:r>
         <w:t xml:space="preserve">最初に聞かれるのがこれで、この答えが数値を公平にしています。キャンセルされた予約は未出席
 として数えられません。そして合計にも入らないので、キャンセルによって分母を膨らませ、
 こっそり自分の率を良く見せることはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">数えられるのは、使用済み、利用中、そして無人のまま解放された予約です。朝九時にキャンセル
 した人は部屋を返したのであり、数値はそれを本来あるべき良い結果として扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームによっては、チェックイン受付が始まったあとのキャンセルを受け付けないよう設定できます。
 その理由もここにあります。その時点から予約は確定され、誰も来なかった予約は、合計の両側から
 消えるのではなく、実際どおり無断キャンセルとして記録されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfnto6tbsfbyr0naxing3">
+      <w:hyperlink w:history="1" r:id="rIdaejj4l3lxbs1wmdwqkbh-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサーによるチェックインは出席として数えられます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 誰かが座っていることで部屋が自ら
 チェックインした場合、それは本物のチェックインであり未出席にはなりません。センサーを有効に
@@ -221,51 +221,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 自社ネットワークからであることを求めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxu3queuje5u5ec_tr4qbr">
+      <w:hyperlink w:history="1" r:id="rIdtsblir86fudogjizt3bmp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">数値のある場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -628,51 +628,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レポートで初めて知る人はいない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主催者にはアプリとメールで二度伝わります。リソースがチェックイン可能になったときと、解放
 されたときです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまりランキングに載っている人は、毎回、二度は知らされている人です。この一覧を証拠として
 使う前に知っておく価値があり、また確認しておく価値もあります。どちらのメールも組織全体で
-オフにできるからです。</w:t>
+オフにできるからです。アプリ内の通知はオフにできないため、メールが切られていても本人には
+伝わっています — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIde3xqlye024trfb7iosf-w">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">リマインダー</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (メールリマインダー設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2514600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -1273,51 +1285,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdemdn-1wzzrz-i6f03x4m0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdcfnto6tbsfbyr0naxing3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxu3queuje5u5ec_tr4qbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/657f6da154bf5a1504470bc827d8fd4ec8364690.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7760ba45fc62a2fb9c06795c27fa70be12c5eafa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c959f12a64eecd13b6d83cc86ec43c9117deff3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7606e932b7d77aa949d6f9baf9915fcc035195d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5d0b53b9698e58d8bf5837cabb24d20f1f82f3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhzpd2k6goyxcuw6ki9sgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdaejj4l3lxbs1wmdwqkbh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtsblir86fudogjizt3bmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIde3xqlye024trfb7iosf-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/657f6da154bf5a1504470bc827d8fd4ec8364690.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7760ba45fc62a2fb9c06795c27fa70be12c5eafa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c959f12a64eecd13b6d83cc86ec43c9117deff3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7606e932b7d77aa949d6f9baf9915fcc035195d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5d0b53b9698e58d8bf5837cabb24d20f1f82f3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>何が未出席として数えられるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>