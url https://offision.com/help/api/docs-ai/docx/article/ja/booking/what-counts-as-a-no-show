--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzpd2k6goyxcuw6ki9sgj">
+      <w:hyperlink w:history="1" r:id="rIdzwlb8axslafxnop4-clc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-counts-as-a-no-show/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">未出席とは、誰もチェックインしないままチェックイン期限を迎え、解放された予約のことです。
 定義はこれだけで、狭く保たれていることが、部屋どうし、月どうしの比較を可能にしています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -110,51 +110,51 @@
       <w:r>
         <w:t xml:space="preserve">最初に聞かれるのがこれで、この答えが数値を公平にしています。キャンセルされた予約は未出席
 として数えられません。そして合計にも入らないので、キャンセルによって分母を膨らませ、
 こっそり自分の率を良く見せることはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">数えられるのは、使用済み、利用中、そして無人のまま解放された予約です。朝九時にキャンセル
 した人は部屋を返したのであり、数値はそれを本来あるべき良い結果として扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームによっては、チェックイン受付が始まったあとのキャンセルを受け付けないよう設定できます。
 その理由もここにあります。その時点から予約は確定され、誰も来なかった予約は、合計の両側から
 消えるのではなく、実際どおり無断キャンセルとして記録されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaejj4l3lxbs1wmdwqkbh-">
+      <w:hyperlink w:history="1" r:id="rId7drpfrxfrhk-xir3veix1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサーによるチェックインは出席として数えられます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 誰かが座っていることで部屋が自ら
 チェックインした場合、それは本物のチェックインであり未出席にはなりません。センサーを有効に
@@ -221,51 +221,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 自社ネットワークからであることを求めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtsblir86fudogjizt3bmp">
+      <w:hyperlink w:history="1" r:id="rIdi8oyp9iwfueeljnw3efku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">数値のある場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -631,51 +631,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レポートで初めて知る人はいない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主催者にはアプリとメールで二度伝わります。リソースがチェックイン可能になったときと、解放
 されたときです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまりランキングに載っている人は、毎回、二度は知らされている人です。この一覧を証拠として
 使う前に知っておく価値があり、また確認しておく価値もあります。どちらのメールも組織全体で
 オフにできるからです。アプリ内の通知はオフにできないため、メールが切られていても本人には
 伝わっています — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3xqlye024trfb7iosf-w">
+      <w:hyperlink w:history="1" r:id="rIdmqoisprvxriyuibyl6brv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リマインダー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (メールリマインダー設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1285,51 +1285,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhzpd2k6goyxcuw6ki9sgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdaejj4l3lxbs1wmdwqkbh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtsblir86fudogjizt3bmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIde3xqlye024trfb7iosf-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/657f6da154bf5a1504470bc827d8fd4ec8364690.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7760ba45fc62a2fb9c06795c27fa70be12c5eafa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c959f12a64eecd13b6d83cc86ec43c9117deff3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7606e932b7d77aa949d6f9baf9915fcc035195d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5d0b53b9698e58d8bf5837cabb24d20f1f82f3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzwlb8axslafxnop4-clc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7drpfrxfrhk-xir3veix1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdi8oyp9iwfueeljnw3efku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdmqoisprvxriyuibyl6brv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d402717271bb8d989ef146fad71df243cf4b7c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ccbba56f5b0abe82a662119d36dd19c1ddecb6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac3893296c8f38074a2e543269633c0b88aabdf1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9413190888246936b983de56ae78698af15be8ce.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e4712e896ff8d392ebf675b4bc92d9280c1be5d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>何が未出席として数えられるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>