--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12 のステータス — 予約が歩く線の上の 7 つと、そこから逸れる 5 つ。それぞれに使われる色、会議室が求めなければ飛ばされる 3 つ、そして同じスレートで描かれる 3 つについて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7hrscr2yqytftc9q56wwd">
+      <w:hyperlink w:history="1" r:id="rIducnq-femguqgjo2t16zbe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-a-booking-status-means/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ステータスは、その予約が申し込まれてから終わるまでのどこにいるのかを示します。すべてのカレンダーや一覧に表示されるチップの言葉であり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ステータス</w:t>
       </w:r>
@@ -781,102 +781,102 @@
         <w:t xml:space="preserve">レビュー待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、リソースポリシーが承認を求めている場合にだけ現れます。求めていなければ、予約は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イニシャル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から直接 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> へ進みます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8klxagkv1hlmoq4wlh18g">
+      <w:hyperlink w:history="1" r:id="rIdbfwnugbglcxewhrzj46y2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の予約に承認を求める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、リソースポリシーがチェックインを必須にしている場合にだけ現れます。必須でなければ、予約は開始時刻に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> になり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ノーショウ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> になることはありません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcc9ozxnyg1dyuwi-ds7os">
+      <w:hyperlink w:history="1" r:id="rIdqtg2vijzusedfc_zidvgm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショウの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらの設定も入っていない普通の会議室の予約が表示する言葉は、結局 4 つだけです — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イニシャル</w:t>
       </w:r>
@@ -909,60 +909,203 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は前に戻ることもあります。承認が必要な会議室では、確定済みの予約を編集すると </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レビュー待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に戻ることがあります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfkd-r_a7hge3smvvwo-e">
+      <w:hyperlink w:history="1" r:id="rIdrgkpqw4ndrjebeiexkzyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">手で動かすこともできます。同期が失敗したりパネルがチェックアウトを取りこぼしたりすると、
+通常の流れでは抜け出せない状態のまま残ります。予約の履歴にある</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">状態を強制変更</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約済み</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用中</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用済み</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を示し、いま入っている状態はチェック済みで選べません。
+先に確認があり、変更はあなたの名前で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">管理者による強制変更</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">として記録されるので、
+誰が決めたかは残ります。予約マネージャーの書き込み権限が必要で、直せるのはこの3つの
+作業中の状態だけです。キャンセルも承認も、以下の終了状態を作ることもできません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この履歴は、チェックインした人がどう本人確認したかを示す場所でもあります —
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">スタッフカード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ユーザーパスコード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約コード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">QRコード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">顔認証</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匿名</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">パネルで確認</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。記録される前に書かれた行には方法が表示されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">線から逸れる 5 つ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1529,51 +1672,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルではブルーとグレーが逆の意味になります:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約では、ブルーは確定、グレーは終了を意味します。入口のパネルでは、ブルーは会議室が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">空いている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> こと、グレーはそもそも予約できないことを意味します。この 2 つは別々の色の体系です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalyafgvj3gmcvvobh6j1k">
+      <w:hyperlink w:history="1" r:id="rId0ckjdxtyik1reebiacsyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ステータスが示さないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1598,62 +1741,62 @@
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は予約が進行中という意味であり、いま室内に人がいることとは異なります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセルされたかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> キャンセルを表すステータスはありません。キャンセルされた予約は削除されるため、グレーに変わるのではなくカレンダーから消えます。ノーショウとして数えられることもありません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2mxqmfbsbja9qmxamepor">
+      <w:hyperlink w:history="1" r:id="rIdnjrgeyydmqmbkteerwghq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofgy92ylqumz9_2eptjza">
+      <w:hyperlink w:history="1" r:id="rIdywcoylkpz1l_6lv9i4g8c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2128,51 +2271,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7hrscr2yqytftc9q56wwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId8klxagkv1hlmoq4wlh18g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdcc9ozxnyg1dyuwi-ds7os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdcfkd-r_a7hge3smvvwo-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdalyafgvj3gmcvvobh6j1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId2mxqmfbsbja9qmxamepor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdofgy92ylqumz9_2eptjza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b0f0e2e9dbef12d2cea7aec5d8ea0221f031483.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIducnq-femguqgjo2t16zbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdbfwnugbglcxewhrzj46y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdqtg2vijzusedfc_zidvgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdrgkpqw4ndrjebeiexkzyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId0ckjdxtyik1reebiacsyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdnjrgeyydmqmbkteerwghq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdywcoylkpz1l_6lv9i4g8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b0f0e2e9dbef12d2cea7aec5d8ea0221f031483.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ステータスの意味</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>