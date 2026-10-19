--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12 のステータス — 予約が歩く線の上の 7 つと、そこから逸れる 5 つ。それぞれに使われる色、会議室が求めなければ飛ばされる 3 つ、そして同じスレートで描かれる 3 つについて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducnq-femguqgjo2t16zbe">
+      <w:hyperlink w:history="1" r:id="rIdjkjl2ru9nrlyqyw7jdygj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-a-booking-status-means/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ステータスは、その予約が申し込まれてから終わるまでのどこにいるのかを示します。すべてのカレンダーや一覧に表示されるチップの言葉であり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ステータス</w:t>
       </w:r>
@@ -781,102 +781,102 @@
         <w:t xml:space="preserve">レビュー待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、リソースポリシーが承認を求めている場合にだけ現れます。求めていなければ、予約は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イニシャル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から直接 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> へ進みます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbfwnugbglcxewhrzj46y2">
+      <w:hyperlink w:history="1" r:id="rIdtmzpvhqj1jvdkrtcojlh1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の予約に承認を求める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、リソースポリシーがチェックインを必須にしている場合にだけ現れます。必須でなければ、予約は開始時刻に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> になり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ノーショウ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> になることはありません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtg2vijzusedfc_zidvgm">
+      <w:hyperlink w:history="1" r:id="rIdgsqper4oy8oln1ix6uzvi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショウの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらの設定も入っていない普通の会議室の予約が表示する言葉は、結局 4 つだけです — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イニシャル</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は前に戻ることもあります。承認が必要な会議室では、確定済みの予約を編集すると </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レビュー待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に戻ることがあります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgkpqw4ndrjebeiexkzyh">
+      <w:hyperlink w:history="1" r:id="rIdub3gvhwenaoxaghefjlj_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手で動かすこともできます。同期が失敗したりパネルがチェックアウトを取りこぼしたりすると、
 通常の流れでは抜け出せない状態のまま残ります。予約の履歴にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">状態を強制変更</w:t>
@@ -1417,51 +1417,62 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5 つのうち断りではないのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ノーショウ</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> だけです。予約そのものに問題はなく、誰も来なかっただけです。残りの 4 つはいずれも誰かが、あるいは何かが「いいえ」と答えたことを意味し、だから同じほぼ黒で描かれています。</w:t>
+        <w:t xml:space="preserve"> だけです。予約そのものに問題はなく、期限までに誰もチェックインしなかっただけです。残りの 4 つはいずれも誰かが、あるいは何かが「いいえ」と答えたことを意味し、だから同じほぼ黒で描かれています。ノーショウ後にマイカレンダー、リソースカレンダー、管理カレンダーに何が残るかは、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5jv5v0ip6yqlyvhqxvuck">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室の応答を待つあいだ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イニシャル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
@@ -1672,51 +1683,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルではブルーとグレーが逆の意味になります:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約では、ブルーは確定、グレーは終了を意味します。入口のパネルでは、ブルーは会議室が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">空いている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> こと、グレーはそもそも予約できないことを意味します。この 2 つは別々の色の体系です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ckjdxtyik1reebiacsyi">
+      <w:hyperlink w:history="1" r:id="rIdgjqfpop3dzcq3zdj3mpxb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ステータスが示さないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1741,62 +1752,62 @@
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は予約が進行中という意味であり、いま室内に人がいることとは異なります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセルされたかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> キャンセルを表すステータスはありません。キャンセルされた予約は削除されるため、グレーに変わるのではなくカレンダーから消えます。ノーショウとして数えられることもありません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjrgeyydmqmbkteerwghq">
+      <w:hyperlink w:history="1" r:id="rId7dmd19srw0es_a52inmzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywcoylkpz1l_6lv9i4g8c">
+      <w:hyperlink w:history="1" r:id="rIdme94ypvnymuot2uy920sw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2271,51 +2282,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIducnq-femguqgjo2t16zbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdbfwnugbglcxewhrzj46y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdqtg2vijzusedfc_zidvgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdrgkpqw4ndrjebeiexkzyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId0ckjdxtyik1reebiacsyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdnjrgeyydmqmbkteerwghq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdywcoylkpz1l_6lv9i4g8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b0f0e2e9dbef12d2cea7aec5d8ea0221f031483.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjkjl2ru9nrlyqyw7jdygj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdtmzpvhqj1jvdkrtcojlh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdgsqper4oy8oln1ix6uzvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdub3gvhwenaoxaghefjlj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId5jv5v0ip6yqlyvhqxvuck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdgjqfpop3dzcq3zdj3mpxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7dmd19srw0es_a52inmzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdme94ypvnymuot2uy920sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e41ff48b65444c9c973adf5fbfdc95e9069f16e1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ステータスの意味</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>