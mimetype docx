--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkjl2ru9nrlyqyw7jdygj">
+      <w:hyperlink w:history="1" r:id="rIdfzfnpr_hmdhdxpb4hmwex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-a-booking-status-means/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ステータスは、その予約が申し込まれてから終わるまでのどこにいるのかを示します。すべてのカレンダーや一覧に表示されるチップの言葉であり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ステータス</w:t>
       </w:r>
@@ -781,102 +781,102 @@
         <w:t xml:space="preserve">レビュー待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、リソースポリシーが承認を求めている場合にだけ現れます。求めていなければ、予約は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イニシャル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から直接 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> へ進みます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmzpvhqj1jvdkrtcojlh1">
+      <w:hyperlink w:history="1" r:id="rIdlah0aso58relyqxhenbst">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の予約に承認を求める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、リソースポリシーがチェックインを必須にしている場合にだけ現れます。必須でなければ、予約は開始時刻に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> になり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ノーショウ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> になることはありません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsqper4oy8oln1ix6uzvi">
+      <w:hyperlink w:history="1" r:id="rIdxqkh08bo8ch22j6vtangm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショウの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらの設定も入っていない普通の会議室の予約が表示する言葉は、結局 4 つだけです — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イニシャル</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は前に戻ることもあります。承認が必要な会議室では、確定済みの予約を編集すると </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レビュー待ち</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に戻ることがあります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdub3gvhwenaoxaghefjlj_">
+      <w:hyperlink w:history="1" r:id="rIdkjjqzaw7zhzsdg9pcnwcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手で動かすこともできます。同期が失敗したりパネルがチェックアウトを取りこぼしたりすると、
 通常の流れでは抜け出せない状態のまま残ります。予約の履歴にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">状態を強制変更</w:t>
@@ -1419,51 +1419,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5 つのうち断りではないのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ノーショウ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> だけです。予約そのものに問題はなく、期限までに誰もチェックインしなかっただけです。残りの 4 つはいずれも誰かが、あるいは何かが「いいえ」と答えたことを意味し、だから同じほぼ黒で描かれています。ノーショウ後にマイカレンダー、リソースカレンダー、管理カレンダーに何が残るかは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5jv5v0ip6yqlyvhqxvuck">
+      <w:hyperlink w:history="1" r:id="rId58lp6iqhckrofzirjq-dd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室の応答を待つあいだ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1683,51 +1683,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルではブルーとグレーが逆の意味になります:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約では、ブルーは確定、グレーは終了を意味します。入口のパネルでは、ブルーは会議室が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">空いている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> こと、グレーはそもそも予約できないことを意味します。この 2 つは別々の色の体系です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjqfpop3dzcq3zdj3mpxb">
+      <w:hyperlink w:history="1" r:id="rIdtt6lvsdrthgkjiow3lyjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ステータスが示さないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1752,62 +1752,62 @@
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は予約が進行中という意味であり、いま室内に人がいることとは異なります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセルされたかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> キャンセルを表すステータスはありません。キャンセルされた予約は削除されるため、グレーに変わるのではなくカレンダーから消えます。ノーショウとして数えられることもありません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7dmd19srw0es_a52inmzl">
+      <w:hyperlink w:history="1" r:id="rIdkbxd5bc-eumrmotn4rimf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdme94ypvnymuot2uy920sw">
+      <w:hyperlink w:history="1" r:id="rIdsvkzaz5sthnt69e_lhumg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2282,51 +2282,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjkjl2ru9nrlyqyw7jdygj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdtmzpvhqj1jvdkrtcojlh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdgsqper4oy8oln1ix6uzvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdub3gvhwenaoxaghefjlj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId5jv5v0ip6yqlyvhqxvuck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdgjqfpop3dzcq3zdj3mpxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7dmd19srw0es_a52inmzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdme94ypvnymuot2uy920sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e41ff48b65444c9c973adf5fbfdc95e9069f16e1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfzfnpr_hmdhdxpb4hmwex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdlah0aso58relyqxhenbst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdxqkh08bo8ch22j6vtangm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdkjjqzaw7zhzsdg9pcnwcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId58lp6iqhckrofzirjq-dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdtt6lvsdrthgkjiow3lyjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdkbxd5bc-eumrmotn4rimf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdsvkzaz5sthnt69e_lhumg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e41ff48b65444c9c973adf5fbfdc95e9069f16e1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ステータスの意味</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>