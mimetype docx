--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約目的が変えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約目的は、予約するときに予約者が選ぶ理由です。選んだ目的は、会議室の予約ルール・ ポイント・サービス項目・フォームを差し替えることがあります。設定と選択肢の関係、 上書きをオンにして何も選ばなかったときの挙動、予約者がどこで目にするかを説明します。</w:t>
+        <w:t xml:space="preserve">予約目的は、予約するときに予約者が選ぶ理由です。選んだ目的は、会議室の予約ルール・ポイント・サービス項目・フォームを差し替えることがあります。設定と選択肢の関係、上書きをオンにして何も選ばなかったときの挙動、予約者がどこで目にするかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdanas61ezbdwwzibzdjyxb">
+      <w:hyperlink w:history="1" r:id="rIdurfqih3eaqbg5caqc0fib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-a-booking-purpose-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、予約するときにその人が伝える理由です — </w:t>
       </w:r>
@@ -588,190 +588,190 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約者が選んだ選択肢は会議室のルール四つを差し替えられる — そしてスイッチをオンにして何も選ばなければ、戻るのではなく空になる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここからが応用です。各</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選択肢</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、予約者が実際に目にするものです。名前、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtdm_pvq8egd8wypdb7cqt">
+      <w:hyperlink w:history="1" r:id="rIdhk485zh1l7vmoetvbfmj-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシート取り込み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">用の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、そして四つの上書きを持ちます。上書きはそれぞれスイッチと、その横の値です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシーを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約が照合される
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbw2ynagqph4i6q9vm5uft">
+      <w:hyperlink w:history="1" r:id="rIdm6thb8pmgmrok7ljzwb5x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割当ポリシーを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約が引き落とされる
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdix6omlzxivjnscse2bxpu">
+      <w:hyperlink w:history="1" r:id="rIddijosuh4-oiir6xxqrpas">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス項目を上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォームが提示する
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpk6nlzh2m0axryddqxxk">
+      <w:hyperlink w:history="1" r:id="rIdpgtzrnsgd1uzzyitefgbr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約フォームを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォームが尋ねる
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwec4xqnvns8avplpjzw7">
+      <w:hyperlink w:history="1" r:id="rIdbsbkhijr8y_gc7l78ycsm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">追加項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-purpose-option-overrides-ja" descr="選択肢の上書き。オフ：リソース自身の設定が効く。オン：横の値が置き換わる — その値が空でも。" title="選択肢の上書き。オフ：リソース自身の設定が効く。オン：横の値が置き換わる — その値が空でも。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -851,51 +851,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その後どこに表示されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダーと予約カード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、タイトルの下に目的を表示します。目的ごとにカードの色を
 持たせることもできます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-evgwzlumeqzvjmlb-dlt">
+      <w:hyperlink w:history="1" r:id="rIdzgnbwq1hsmqiidqe4plas">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約目的でカレンダーを色分けする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1483,51 +1483,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdanas61ezbdwwzibzdjyxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdtdm_pvq8egd8wypdb7cqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdbw2ynagqph4i6q9vm5uft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdix6omlzxivjnscse2bxpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdxpk6nlzh2m0axryddqxxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdcwec4xqnvns8avplpjzw7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId-evgwzlumeqzvjmlb-dlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd71172f3d831085713f98598356de39452fd66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77bcea2b3e44848dbf1200cf9ac1b96b7678ee90.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4194eba40be11c5658edad0d8562e99a87a860be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27b4e12712f5c832b187f47846dcb58084eb8675.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a889ea4a69bda7873ca7eb4f8e5ff78f417fff2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2074c1dcbb95bafe8176d1e32e0055c9bc5c6435.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdurfqih3eaqbg5caqc0fib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdhk485zh1l7vmoetvbfmj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdm6thb8pmgmrok7ljzwb5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddijosuh4-oiir6xxqrpas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdpgtzrnsgd1uzzyitefgbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdbsbkhijr8y_gc7l78ycsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdzgnbwq1hsmqiidqe4plas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd71172f3d831085713f98598356de39452fd66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77bcea2b3e44848dbf1200cf9ac1b96b7678ee90.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4194eba40be11c5658edad0d8562e99a87a860be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27b4e12712f5c832b187f47846dcb58084eb8675.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a889ea4a69bda7873ca7eb4f8e5ff78f417fff2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2074c1dcbb95bafe8176d1e32e0055c9bc5c6435.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約目的が変えるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>