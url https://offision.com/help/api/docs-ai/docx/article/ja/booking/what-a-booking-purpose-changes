--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurfqih3eaqbg5caqc0fib">
+      <w:hyperlink w:history="1" r:id="rIdt8hsovb4hgpcsj4c-qink">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-a-booking-purpose-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、予約するときにその人が伝える理由です — </w:t>
       </w:r>
@@ -588,190 +588,190 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約者が選んだ選択肢は会議室のルール四つを差し替えられる — そしてスイッチをオンにして何も選ばなければ、戻るのではなく空になる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここからが応用です。各</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選択肢</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、予約者が実際に目にするものです。名前、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhk485zh1l7vmoetvbfmj-">
+      <w:hyperlink w:history="1" r:id="rIdlamrk-ggxi1svoukcfvh-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシート取り込み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">用の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、そして四つの上書きを持ちます。上書きはそれぞれスイッチと、その横の値です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシーを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約が照合される
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm6thb8pmgmrok7ljzwb5x">
+      <w:hyperlink w:history="1" r:id="rIdi8alezwohymcpwkuyxz0c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割当ポリシーを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約が引き落とされる
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddijosuh4-oiir6xxqrpas">
+      <w:hyperlink w:history="1" r:id="rIdajduecp1kvvzlwx9dthy7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス項目を上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォームが提示する
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgtzrnsgd1uzzyitefgbr">
+      <w:hyperlink w:history="1" r:id="rIdaqqftiohzc3g1owuuncnp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約フォームを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォームが尋ねる
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsbkhijr8y_gc7l78ycsm">
+      <w:hyperlink w:history="1" r:id="rIdld35u-ffemk_wszf1opog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">追加項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-purpose-option-overrides-ja" descr="選択肢の上書き。オフ：リソース自身の設定が効く。オン：横の値が置き換わる — その値が空でも。" title="選択肢の上書き。オフ：リソース自身の設定が効く。オン：横の値が置き換わる — その値が空でも。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -851,51 +851,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その後どこに表示されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダーと予約カード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、タイトルの下に目的を表示します。目的ごとにカードの色を
 持たせることもできます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgnbwq1hsmqiidqe4plas">
+      <w:hyperlink w:history="1" r:id="rIdoklj3-jomyjbvlzphqqxd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約目的でカレンダーを色分けする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1483,51 +1483,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdurfqih3eaqbg5caqc0fib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdhk485zh1l7vmoetvbfmj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdm6thb8pmgmrok7ljzwb5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddijosuh4-oiir6xxqrpas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdpgtzrnsgd1uzzyitefgbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdbsbkhijr8y_gc7l78ycsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdzgnbwq1hsmqiidqe4plas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd71172f3d831085713f98598356de39452fd66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77bcea2b3e44848dbf1200cf9ac1b96b7678ee90.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4194eba40be11c5658edad0d8562e99a87a860be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27b4e12712f5c832b187f47846dcb58084eb8675.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a889ea4a69bda7873ca7eb4f8e5ff78f417fff2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2074c1dcbb95bafe8176d1e32e0055c9bc5c6435.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt8hsovb4hgpcsj4c-qink" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdlamrk-ggxi1svoukcfvh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdi8alezwohymcpwkuyxz0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdajduecp1kvvzlwx9dthy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdaqqftiohzc3g1owuuncnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdld35u-ffemk_wszf1opog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdoklj3-jomyjbvlzphqqxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65e932a8f5874d96605272624a02be4ae91d2b43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80f09eb444aa49eeeb4ba7228de64b5134e247d4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51df698f92b39ccf278edb9d6876c99d62f5e661.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9da10a3835559d677c4a7cadf5261c027a9f87ee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb1c726e02aa7325da79ae99dd26f5075e79e21b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/191afdff82b13fb8a7a25c34d51525103487a4e3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約目的が変えるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>