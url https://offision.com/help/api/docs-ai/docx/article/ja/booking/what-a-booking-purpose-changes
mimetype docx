--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt8hsovb4hgpcsj4c-qink">
+      <w:hyperlink w:history="1" r:id="rIdquratvnyor3qp4yoxgxcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/what-a-booking-purpose-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、予約するときにその人が伝える理由です — </w:t>
       </w:r>
@@ -588,190 +588,190 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約者が選んだ選択肢は会議室のルール四つを差し替えられる — そしてスイッチをオンにして何も選ばなければ、戻るのではなく空になる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここからが応用です。各</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選択肢</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、予約者が実際に目にするものです。名前、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlamrk-ggxi1svoukcfvh-">
+      <w:hyperlink w:history="1" r:id="rId0hpr930v-5dqaxbmxi5ei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシート取り込み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">用の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、そして四つの上書きを持ちます。上書きはそれぞれスイッチと、その横の値です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシーを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約が照合される
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8alezwohymcpwkuyxz0c">
+      <w:hyperlink w:history="1" r:id="rId_7psrmnr4sbvde3h9vuec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割当ポリシーを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約が引き落とされる
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajduecp1kvvzlwx9dthy7">
+      <w:hyperlink w:history="1" r:id="rIdafwgpsbagcpcfs30k1h7z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス項目を上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォームが提示する
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqqftiohzc3g1owuuncnp">
+      <w:hyperlink w:history="1" r:id="rIdoteuhvy0onq8j-1xkiquw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約フォームを上書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォームが尋ねる
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdld35u-ffemk_wszf1opog">
+      <w:hyperlink w:history="1" r:id="rId6stbsmxjctbozawnryfew">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">追加項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-purpose-option-overrides-ja" descr="選択肢の上書き。オフ：リソース自身の設定が効く。オン：横の値が置き換わる — その値が空でも。" title="選択肢の上書き。オフ：リソース自身の設定が効く。オン：横の値が置き換わる — その値が空でも。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -851,51 +851,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その後どこに表示されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダーと予約カード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、タイトルの下に目的を表示します。目的ごとにカードの色を
 持たせることもできます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoklj3-jomyjbvlzphqqxd">
+      <w:hyperlink w:history="1" r:id="rIdieexsjlgbz53_mhw4comu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約目的でカレンダーを色分けする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1483,51 +1483,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt8hsovb4hgpcsj4c-qink" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdlamrk-ggxi1svoukcfvh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdi8alezwohymcpwkuyxz0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdajduecp1kvvzlwx9dthy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdaqqftiohzc3g1owuuncnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdld35u-ffemk_wszf1opog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdoklj3-jomyjbvlzphqqxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65e932a8f5874d96605272624a02be4ae91d2b43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80f09eb444aa49eeeb4ba7228de64b5134e247d4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51df698f92b39ccf278edb9d6876c99d62f5e661.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9da10a3835559d677c4a7cadf5261c027a9f87ee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb1c726e02aa7325da79ae99dd26f5075e79e21b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/191afdff82b13fb8a7a25c34d51525103487a4e3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdquratvnyor3qp4yoxgxcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId0hpr930v-5dqaxbmxi5ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId_7psrmnr4sbvde3h9vuec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdafwgpsbagcpcfs30k1h7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdoteuhvy0onq8j-1xkiquw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId6stbsmxjctbozawnryfew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdieexsjlgbz53_mhw4comu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65e932a8f5874d96605272624a02be4ae91d2b43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80f09eb444aa49eeeb4ba7228de64b5134e247d4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51df698f92b39ccf278edb9d6876c99d62f5e661.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9da10a3835559d677c4a7cadf5261c027a9f87ee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb1c726e02aa7325da79ae99dd26f5075e79e21b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/191afdff82b13fb8a7a25c34d51525103487a4e3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約目的が変えるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>