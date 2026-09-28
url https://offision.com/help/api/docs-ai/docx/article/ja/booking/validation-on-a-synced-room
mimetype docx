--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Outlook や Google のルームの予約はどう検証されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Microsoft 365 や Google Workspace から同期したルームは、提供元が先、Offision が あとという順で二回チェックされます。メールボックスの自動承諾がどちらのチェックを 飛ばすのか、そしてそれを望むのはどんなときか。</w:t>
+        <w:t xml:space="preserve">Microsoft 365 や Google Workspace から同期したルームは、提供元が先、Offision があとという順で二回チェックされます。メールボックスの自動承諾がどちらのチェックを飛ばすのか、そしてそれを望むのはどんなときか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzb4llc5q4yksh-rgmkzg">
+      <w:hyperlink w:history="1" r:id="rIdypuuam-hqgogw9tzl1hnt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/validation-on-a-synced-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 や Google Workspace から同期したルームの予約は、二つのチェックを
 決まった順番で通ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -171,51 +171,51 @@
       <w:r>
         <w:t xml:space="preserve"> すると、提供元がその場で
 返事をしてしまいます。予約はそのまま確定し、Offision がポリシーを当てはめること
 はありません。返事はもう出てしまっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オフのままなら、招待は返事を待ちます。予約は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留中のシステム検証</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 問い合わせ
 済みで、まだ応答がない状態 — にとどまり、そのあいだに Offision がポリシーを確認し、
 ルームに代わって返事をします。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggcrxbmmbophjacvr8eas">
+      <w:hyperlink w:history="1" r:id="rIdx2hthr2-rp6ec5mzrbkt7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステータスの意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらを選ぶか</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -388,51 +388,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">でないと Outlook で入れた予約にポリシーが当てはまらず、Offision で入れた予約だけがルールに従うことになります</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">承認が必要なルームでメールボックスが自動承諾していると、主催者は二通受け取ること
 にもなります。提供元からの承諾と、そのあとルールやレビュー担当者が「いいえ」と
 言った場合の Offision からの却下です。この二通を見分ける方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhm_7mu8mnqu5su8ery-fu">
+      <w:hyperlink w:history="1" r:id="rId6nqxji_o8ixay8_yai9d8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">却下メールが Microsoft 365 から届いた</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レビュー待ちのあいだ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -490,51 +490,51 @@
         <w:t xml:space="preserve">承認待ちの間にルームが Outlook で返信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。オフにすると、
 枠を押さえるための承諾は黙って行われます。枠は押さえたままで、レビュー担当者が
 承認するまで主催者には何も届きません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これで変わらないこと:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 誰が承認できるのか、何に承認が要るのか、返事のない依頼がどれだけ残るのかは、
 ポリシー自身の設定です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwobydo0rxkhgza3w-3enf">
+      <w:hyperlink w:history="1" r:id="rIdnop4scots-7r-u7ixfmtg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必要とする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。提供元の一段目のチェックも変わりません。重なりを理由に会議を
 断るルームは、Offision に伝わる前に断ります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -967,51 +967,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtzb4llc5q4yksh-rgmkzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdggcrxbmmbophjacvr8eas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdhm_7mu8mnqu5su8ery-fu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwobydo0rxkhgza3w-3enf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdypuuam-hqgogw9tzl1hnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdx2hthr2-rp6ec5mzrbkt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId6nqxji_o8ixay8_yai9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdnop4scots-7r-u7ixfmtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outlook や Google のルームの予約はどう検証されるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>