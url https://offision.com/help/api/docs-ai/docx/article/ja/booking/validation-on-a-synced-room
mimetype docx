--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypuuam-hqgogw9tzl1hnt">
+      <w:hyperlink w:history="1" r:id="rIdynmetrmymhiezy40lh3kk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/validation-on-a-synced-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 や Google Workspace から同期したルームの予約は、二つのチェックを
 決まった順番で通ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -171,51 +171,51 @@
       <w:r>
         <w:t xml:space="preserve"> すると、提供元がその場で
 返事をしてしまいます。予約はそのまま確定し、Offision がポリシーを当てはめること
 はありません。返事はもう出てしまっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オフのままなら、招待は返事を待ちます。予約は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留中のシステム検証</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 問い合わせ
 済みで、まだ応答がない状態 — にとどまり、そのあいだに Offision がポリシーを確認し、
 ルームに代わって返事をします。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx2hthr2-rp6ec5mzrbkt7">
+      <w:hyperlink w:history="1" r:id="rId0zvwy-ro7tzitopyc5_6d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステータスの意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらを選ぶか</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -388,51 +388,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">でないと Outlook で入れた予約にポリシーが当てはまらず、Offision で入れた予約だけがルールに従うことになります</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">承認が必要なルームでメールボックスが自動承諾していると、主催者は二通受け取ること
 にもなります。提供元からの承諾と、そのあとルールやレビュー担当者が「いいえ」と
 言った場合の Offision からの却下です。この二通を見分ける方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6nqxji_o8ixay8_yai9d8">
+      <w:hyperlink w:history="1" r:id="rIdjkoms7gvdqexdft3kuk2s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">却下メールが Microsoft 365 から届いた</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レビュー待ちのあいだ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -490,51 +490,51 @@
         <w:t xml:space="preserve">承認待ちの間にルームが Outlook で返信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。オフにすると、
 枠を押さえるための承諾は黙って行われます。枠は押さえたままで、レビュー担当者が
 承認するまで主催者には何も届きません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これで変わらないこと:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 誰が承認できるのか、何に承認が要るのか、返事のない依頼がどれだけ残るのかは、
 ポリシー自身の設定です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnop4scots-7r-u7ixfmtg">
+      <w:hyperlink w:history="1" r:id="rIdokflqe4lnfqu6yw5oggaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必要とする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。提供元の一段目のチェックも変わりません。重なりを理由に会議を
 断るルームは、Offision に伝わる前に断ります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -967,51 +967,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdypuuam-hqgogw9tzl1hnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdx2hthr2-rp6ec5mzrbkt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId6nqxji_o8ixay8_yai9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdnop4scots-7r-u7ixfmtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdynmetrmymhiezy40lh3kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId0zvwy-ro7tzitopyc5_6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdjkoms7gvdqexdft3kuk2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdokflqe4lnfqu6yw5oggaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outlook や Google のルームの予約はどう検証されるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>