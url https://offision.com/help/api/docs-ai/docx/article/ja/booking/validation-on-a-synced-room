--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdynmetrmymhiezy40lh3kk">
+      <w:hyperlink w:history="1" r:id="rIdagveuzkxk-2qdrpgjrber">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/validation-on-a-synced-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 や Google Workspace から同期したルームの予約は、二つのチェックを
 決まった順番で通ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -171,51 +171,51 @@
       <w:r>
         <w:t xml:space="preserve"> すると、提供元がその場で
 返事をしてしまいます。予約はそのまま確定し、Offision がポリシーを当てはめること
 はありません。返事はもう出てしまっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オフのままなら、招待は返事を待ちます。予約は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留中のシステム検証</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 問い合わせ
 済みで、まだ応答がない状態 — にとどまり、そのあいだに Offision がポリシーを確認し、
 ルームに代わって返事をします。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0zvwy-ro7tzitopyc5_6d">
+      <w:hyperlink w:history="1" r:id="rIds79wasm6it7nzpprwkn4s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステータスの意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらを選ぶか</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -388,51 +388,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">でないと Outlook で入れた予約にポリシーが当てはまらず、Offision で入れた予約だけがルールに従うことになります</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">承認が必要なルームでメールボックスが自動承諾していると、主催者は二通受け取ること
 にもなります。提供元からの承諾と、そのあとルールやレビュー担当者が「いいえ」と
 言った場合の Offision からの却下です。この二通を見分ける方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkoms7gvdqexdft3kuk2s">
+      <w:hyperlink w:history="1" r:id="rIdqnnygwo-cjkh0tfmpgmi-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">却下メールが Microsoft 365 から届いた</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レビュー待ちのあいだ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -490,51 +490,51 @@
         <w:t xml:space="preserve">承認待ちの間にルームが Outlook で返信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。オフにすると、
 枠を押さえるための承諾は黙って行われます。枠は押さえたままで、レビュー担当者が
 承認するまで主催者には何も届きません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これで変わらないこと:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 誰が承認できるのか、何に承認が要るのか、返事のない依頼がどれだけ残るのかは、
 ポリシー自身の設定です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdokflqe4lnfqu6yw5oggaw">
+      <w:hyperlink w:history="1" r:id="rId3cx8gaq-6ibuyfnbkgd9g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必要とする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。提供元の一段目のチェックも変わりません。重なりを理由に会議を
 断るルームは、Offision に伝わる前に断ります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -967,51 +967,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdynmetrmymhiezy40lh3kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId0zvwy-ro7tzitopyc5_6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdjkoms7gvdqexdft3kuk2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdokflqe4lnfqu6yw5oggaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdagveuzkxk-2qdrpgjrber" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIds79wasm6it7nzpprwkn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdqnnygwo-cjkh0tfmpgmi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId3cx8gaq-6ibuyfnbkgd9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outlook や Google のルームの予約はどう検証されるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>