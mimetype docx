--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ会議室に2つの予約が重なっている</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">管理カレンダーで1つの会議室の同じ時間に2つのブロックが表示される、あるいは「会議室を 取られた」と言われる。Offision はどの入口でも本当の重複を拒否するので、これは重複に見える 6つのどれかです——枠を押さえない承認待ち、結合ルームの鏡像ブロック、警告のみの閉鎖、 会議室を解放したノーショー、準備時間。</w:t>
+        <w:t xml:space="preserve">管理カレンダーで1つの会議室の同じ時間に2つのブロックが表示される、あるいは「会議室を取られた」と言われる。Offision はどの入口でも本当の重複を拒否するので、これは重複に見える 6つのどれかです——枠を押さえない承認待ち、結合ルームの鏡像ブロック、警告のみの閉鎖、会議室を解放したノーショー、準備時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4olz9jozn1bef84egqbq9">
+      <w:hyperlink w:history="1" r:id="rIdbjqyj2m7tlqy3j8rah7zi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2つ目のブロックは、そもそも予約ですか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 クリックしてください。予約なら、主催者とステータスの付いた詳細が開きます。</w:t>
@@ -222,51 +222,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——
 があり、同じ時間のほかの申請を列挙します。1件を承認したら、残りは却下する必要があります。
 2件目を承認しようとすると </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">この時間帯は他の予約と重複しています。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で失敗します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">キューが混乱を招くなら、ポリシーを保留する側の設定に切り替えてください。2人目の申請者は
 何日も後ではなく、その場で知らされます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwduggbx77xufezhqedrl5">
+      <w:hyperlink w:history="1" r:id="rId-_lriglkw41ayyyy2aeq-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy-ja" descr="ポリシーの承認ページ。枠を押さえる設定は、予約承認が必要の下のスイッチです。" title="ポリシーの承認ページ。枠を押さえる設定は、予約承認が必要の下のスイッチです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -385,51 +385,51 @@
         </w:rPr>
         <w:t xml:space="preserve">結合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、構成ルームが予約されたときは結合ルームの列に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分割</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。
 どちらも同じ予約を別の列から見たもので、2つ目の予約ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成ルームと全体の本当の重複は、ほかと同様に拒否されます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjisddlxc58jsc9lubgpwr">
+      <w:hyperlink w:history="1" r:id="rId9wvtsrww-ggbdyv-vroil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2つの会議室を1つの予約可能な
 会議室に結合する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — サービス期間外の期間が予約と重なっている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -486,99 +486,99 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先に</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">存在し、期間が後から追加された。閉鎖を追加すると、ポリシーで指定されて
 いれば主催者にメールが送られますが、それ以外は何もしません。誰かが移動またはキャンセル
 するまで予約は残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらにせよ二重予約ではありません。会議室が閉鎖されていて、誰かがその閉鎖の中に予約を
 持っているだけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfgqsbcpg0f5psm7wzm6t">
+      <w:hyperlink w:history="1" r:id="rIdqhh1cqjjdztlodi8xxilp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室をサービス停止にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が両方の
 スイッチを説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — ノーショーや早めのチェックアウトが会議室を解放し、画面が追いついていない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ノーショーで予約が解放されるか、主催者が早めにチェックアウトすると、予約の終了はその時刻に
 切り詰められ、残りの枠は即座に予約可能になります。誰かがそこを予約すると、会議室には
 本当に2つの予約が背中合わせに並びます——切り詰められた予約と新しい予約です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">更新されていないパネル、Outlook のカレンダー、ブラウザーのタブは元のブロックを元の長さの
 まま表示しており、これが典型的な「使っている最中に会議室を取られた」という報告です。最初の
 予約を開いてください。終了時刻は予約したときの時刻ではなく、解放された時刻になっています。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh7mwyynmw6fywpacq0luw">
+      <w:hyperlink w:history="1" r:id="rIdaihc2xdbg8eox6juntotw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショーの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — 2つ目のブロックはサービスの準備時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1190,51 +1190,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4olz9jozn1bef84egqbq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdwduggbx77xufezhqedrl5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdjisddlxc58jsc9lubgpwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdqfgqsbcpg0f5psm7wzm6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdh7mwyynmw6fywpacq0luw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69e0d561df1b3d2288a0ad8bc4f87ea324298421.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjqyj2m7tlqy3j8rah7zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rId-_lriglkw41ayyyy2aeq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId9wvtsrww-ggbdyv-vroil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdqhh1cqjjdztlodi8xxilp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdaihc2xdbg8eox6juntotw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c141600b37b10052d18d2efcf2a90b045e349dcb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同じ会議室に2つの予約が重なっている</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>