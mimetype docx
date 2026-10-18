--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjqyj2m7tlqy3j8rah7zi">
+      <w:hyperlink w:history="1" r:id="rId2ftq-aanenm09oknndgjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2つ目のブロックは、そもそも予約ですか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 クリックしてください。予約なら、主催者とステータスの付いた詳細が開きます。</w:t>
@@ -222,51 +222,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——
 があり、同じ時間のほかの申請を列挙します。1件を承認したら、残りは却下する必要があります。
 2件目を承認しようとすると </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">この時間帯は他の予約と重複しています。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で失敗します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">キューが混乱を招くなら、ポリシーを保留する側の設定に切り替えてください。2人目の申請者は
 何日も後ではなく、その場で知らされます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-_lriglkw41ayyyy2aeq-">
+      <w:hyperlink w:history="1" r:id="rIdf9ijgosmstph4tfmho2dq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy-ja" descr="ポリシーの承認ページ。枠を押さえる設定は、予約承認が必要の下のスイッチです。" title="ポリシーの承認ページ。枠を押さえる設定は、予約承認が必要の下のスイッチです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -385,51 +385,51 @@
         </w:rPr>
         <w:t xml:space="preserve">結合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、構成ルームが予約されたときは結合ルームの列に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分割</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。
 どちらも同じ予約を別の列から見たもので、2つ目の予約ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成ルームと全体の本当の重複は、ほかと同様に拒否されます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9wvtsrww-ggbdyv-vroil">
+      <w:hyperlink w:history="1" r:id="rIdb0zaoh5w1zr4mdaph-7ya">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2つの会議室を1つの予約可能な
 会議室に結合する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — サービス期間外の期間が予約と重なっている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -486,99 +486,99 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先に</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">存在し、期間が後から追加された。閉鎖を追加すると、ポリシーで指定されて
 いれば主催者にメールが送られますが、それ以外は何もしません。誰かが移動またはキャンセル
 するまで予約は残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらにせよ二重予約ではありません。会議室が閉鎖されていて、誰かがその閉鎖の中に予約を
 持っているだけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhh1cqjjdztlodi8xxilp">
+      <w:hyperlink w:history="1" r:id="rIduaf_w7vcmffzndzp6dcr4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室をサービス停止にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が両方の
 スイッチを説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — ノーショーや早めのチェックアウトが会議室を解放し、画面が追いついていない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ノーショーで予約が解放されるか、主催者が早めにチェックアウトすると、予約の終了はその時刻に
 切り詰められ、残りの枠は即座に予約可能になります。誰かがそこを予約すると、会議室には
 本当に2つの予約が背中合わせに並びます——切り詰められた予約と新しい予約です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">更新されていないパネル、Outlook のカレンダー、ブラウザーのタブは元のブロックを元の長さの
 まま表示しており、これが典型的な「使っている最中に会議室を取られた」という報告です。最初の
 予約を開いてください。終了時刻は予約したときの時刻ではなく、解放された時刻になっています。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaihc2xdbg8eox6juntotw">
+      <w:hyperlink w:history="1" r:id="rIdb_v2c9bt7hnxe0jz8vj1o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショーの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — 2つ目のブロックはサービスの準備時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1190,51 +1190,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjqyj2m7tlqy3j8rah7zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rId-_lriglkw41ayyyy2aeq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId9wvtsrww-ggbdyv-vroil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdqhh1cqjjdztlodi8xxilp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdaihc2xdbg8eox6juntotw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c141600b37b10052d18d2efcf2a90b045e349dcb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2ftq-aanenm09oknndgjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdf9ijgosmstph4tfmho2dq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdb0zaoh5w1zr4mdaph-7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIduaf_w7vcmffzndzp6dcr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdb_v2c9bt7hnxe0jz8vj1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa4d29632af5c81f02a1b08be63bb242e5a95118.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同じ会議室に2つの予約が重なっている</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>