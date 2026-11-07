--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ftq-aanenm09oknndgjr">
+      <w:hyperlink w:history="1" r:id="rIdjjohsmosa9l-mv5u4h4tz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2つ目のブロックは、そもそも予約ですか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 クリックしてください。予約なら、主催者とステータスの付いた詳細が開きます。</w:t>
@@ -222,51 +222,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——
 があり、同じ時間のほかの申請を列挙します。1件を承認したら、残りは却下する必要があります。
 2件目を承認しようとすると </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">この時間帯は他の予約と重複しています。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で失敗します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">キューが混乱を招くなら、ポリシーを保留する側の設定に切り替えてください。2人目の申請者は
 何日も後ではなく、その場で知らされます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf9ijgosmstph4tfmho2dq">
+      <w:hyperlink w:history="1" r:id="rIdmi1j8p03boagtphes6wu1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy-ja" descr="ポリシーの承認ページ。枠を押さえる設定は、予約承認が必要の下のスイッチです。" title="ポリシーの承認ページ。枠を押さえる設定は、予約承認が必要の下のスイッチです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -385,51 +385,51 @@
         </w:rPr>
         <w:t xml:space="preserve">結合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、構成ルームが予約されたときは結合ルームの列に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分割</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。
 どちらも同じ予約を別の列から見たもので、2つ目の予約ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">構成ルームと全体の本当の重複は、ほかと同様に拒否されます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb0zaoh5w1zr4mdaph-7ya">
+      <w:hyperlink w:history="1" r:id="rIdfroery2zfwr5qbhewiif8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2つの会議室を1つの予約可能な
 会議室に結合する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — サービス期間外の期間が予約と重なっている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -486,99 +486,99 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先に</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">存在し、期間が後から追加された。閉鎖を追加すると、ポリシーで指定されて
 いれば主催者にメールが送られますが、それ以外は何もしません。誰かが移動またはキャンセル
 するまで予約は残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらにせよ二重予約ではありません。会議室が閉鎖されていて、誰かがその閉鎖の中に予約を
 持っているだけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduaf_w7vcmffzndzp6dcr4">
+      <w:hyperlink w:history="1" r:id="rId2lpqq5fvyqdbfr2bpb-j2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室をサービス停止にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が両方の
 スイッチを説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — ノーショーや早めのチェックアウトが会議室を解放し、画面が追いついていない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ノーショーで予約が解放されるか、主催者が早めにチェックアウトすると、予約の終了はその時刻に
 切り詰められ、残りの枠は即座に予約可能になります。誰かがそこを予約すると、会議室には
 本当に2つの予約が背中合わせに並びます——切り詰められた予約と新しい予約です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">更新されていないパネル、Outlook のカレンダー、ブラウザーのタブは元のブロックを元の長さの
 まま表示しており、これが典型的な「使っている最中に会議室を取られた」という報告です。最初の
 予約を開いてください。終了時刻は予約したときの時刻ではなく、解放された時刻になっています。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb_v2c9bt7hnxe0jz8vj1o">
+      <w:hyperlink w:history="1" r:id="rIdnc7dvwyp4e3clwaojadi8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショーの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — 2つ目のブロックはサービスの準備時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1190,51 +1190,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2ftq-aanenm09oknndgjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdf9ijgosmstph4tfmho2dq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdb0zaoh5w1zr4mdaph-7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIduaf_w7vcmffzndzp6dcr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdb_v2c9bt7hnxe0jz8vj1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa4d29632af5c81f02a1b08be63bb242e5a95118.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjjohsmosa9l-mv5u4h4tz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdmi1j8p03boagtphes6wu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdfroery2zfwr5qbhewiif8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId2lpqq5fvyqdbfr2bpb-j2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdnc7dvwyp4e3clwaojadi8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa4d29632af5c81f02a1b08be63bb242e5a95118.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同じ会議室に2つの予約が重なっている</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>