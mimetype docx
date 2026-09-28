--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">レイアウトを予約サービスにリンクし、選ばれた時点で設営が発注され、家具を動かす間 ルームが押さえられ、その仕事が担当者の前に届くようにします。</w:t>
+        <w:t xml:space="preserve">レイアウトを予約サービスにリンクし、選ばれた時点で設営が発注され、家具を動かす間ルームが押さえられ、その仕事が担当者の前に届くようにします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2gzgl2d26hndzk_evscy">
+      <w:hyperlink w:history="1" r:id="rIdowsmnvcrqulmn-zcegrzq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job-ja" descr="会議の前の30分は、家具を動かす人のものになります。" title="会議の前の30分は、家具を動かす人のものになります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がすでに存在している必要があります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhyjp0wdsp2dkdkzzmxwwz">
+      <w:hyperlink w:history="1" r:id="rIdl-s7m5xfpupe1ogjcvwbx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と一緒に注文するサービスを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。レイアウトのまとまりも必要です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhh0j_jflu-rjlyvo-aeux">
+      <w:hyperlink w:history="1" r:id="rIdikqmotctpuriic99wfz_f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約時にルームのレイアウトを選べるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトはそれ自体では予約に付いたメモです。ルームをどう並べてほしいかを述べて、
 そこで終わります。それをサービスにリンクすると、仕事に変わります。サービスは主催者が
 自分で注文したかのように予約に付き、お茶や清掃と同じキューに入り、同じだけルームの
 時間を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -532,51 +532,51 @@
         </w:rPr>
         <w:t xml:space="preserve">そのレイアウトがルームに何を要求するのかが、選んでいる最中に見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのため、会議そのものとは関係のない理由で予約が断られることがあります。直前の30分が
 別の会議で埋まっている、サービスの最終注文時刻を過ぎている、設営が担当者の勤務時間の
 外に落ちる、といった場合です。会議が続けて入るのが普通のルームでは、サービスの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連続予約の免除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を有効にしてください。何をするものかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wzgiuatmpgfju8qodbhw">
+      <w:hyperlink w:history="1" r:id="rIdukf7805pr6gotshe9clyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と一緒に注文するサービスを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。有効にしないと、家具を動かす必要があるかどうかに関係なく、そのルームの
 会議ごとに30分の予約できない時間が発生します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. リンクしたサービスが連れてくるものを知る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1299,51 +1299,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm2gzgl2d26hndzk_evscy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdhyjp0wdsp2dkdkzzmxwwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdhh0j_jflu-rjlyvo-aeux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rId8wzgiuatmpgfju8qodbhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a6c7bd78b8bfd11c72d34a8d9566d65b7cf0362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1906162025f8be528bdee8ec4f8a14be2f9d795d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f4606fcaf35f719eda0b021453b73df4e1a646d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0174fbace14c695ec975dc0bb9afc8c3c41c5e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdowsmnvcrqulmn-zcegrzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdl-s7m5xfpupe1ogjcvwbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdikqmotctpuriic99wfz_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdukf7805pr6gotshe9clyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a6c7bd78b8bfd11c72d34a8d9566d65b7cf0362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1906162025f8be528bdee8ec4f8a14be2f9d795d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f4606fcaf35f719eda0b021453b73df4e1a646d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0174fbace14c695ec975dc0bb9afc8c3c41c5e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>レイアウトの選択を設営の仕事に変える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>