--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowsmnvcrqulmn-zcegrzq">
+      <w:hyperlink w:history="1" r:id="rId9xirgyxmw2-uo2ysnydt6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job-ja" descr="会議の前の30分は、家具を動かす人のものになります。" title="会議の前の30分は、家具を動かす人のものになります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がすでに存在している必要があります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-s7m5xfpupe1ogjcvwbx">
+      <w:hyperlink w:history="1" r:id="rIdat3ij6zgpouthvdobs0yd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と一緒に注文するサービスを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。レイアウトのまとまりも必要です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikqmotctpuriic99wfz_f">
+      <w:hyperlink w:history="1" r:id="rIdgjqym_9ikspvdalo_5vli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約時にルームのレイアウトを選べるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトはそれ自体では予約に付いたメモです。ルームをどう並べてほしいかを述べて、
 そこで終わります。それをサービスにリンクすると、仕事に変わります。サービスは主催者が
 自分で注文したかのように予約に付き、お茶や清掃と同じキューに入り、同じだけルームの
 時間を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -532,51 +532,51 @@
         </w:rPr>
         <w:t xml:space="preserve">そのレイアウトがルームに何を要求するのかが、選んでいる最中に見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのため、会議そのものとは関係のない理由で予約が断られることがあります。直前の30分が
 別の会議で埋まっている、サービスの最終注文時刻を過ぎている、設営が担当者の勤務時間の
 外に落ちる、といった場合です。会議が続けて入るのが普通のルームでは、サービスの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連続予約の免除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を有効にしてください。何をするものかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukf7805pr6gotshe9clyi">
+      <w:hyperlink w:history="1" r:id="rIdhzbibpcw2txv-fttkkzji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と一緒に注文するサービスを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。有効にしないと、家具を動かす必要があるかどうかに関係なく、そのルームの
 会議ごとに30分の予約できない時間が発生します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. リンクしたサービスが連れてくるものを知る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1299,51 +1299,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdowsmnvcrqulmn-zcegrzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdl-s7m5xfpupe1ogjcvwbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdikqmotctpuriic99wfz_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdukf7805pr6gotshe9clyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a6c7bd78b8bfd11c72d34a8d9566d65b7cf0362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1906162025f8be528bdee8ec4f8a14be2f9d795d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f4606fcaf35f719eda0b021453b73df4e1a646d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0174fbace14c695ec975dc0bb9afc8c3c41c5e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9xirgyxmw2-uo2ysnydt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdat3ij6zgpouthvdobs0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdgjqym_9ikspvdalo_5vli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdhzbibpcw2txv-fttkkzji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb740be15b582c3de0a9dbd689e64dff84198dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15f55d48e75f9b46a47a928c143167e255eb11fb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/075a5f931f1bf88e8ce3b4a38d8c681f49e71506.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ce6cbb428c58d85ad3538aa5c247729f1102c7e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>レイアウトの選択を設営の仕事に変える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>