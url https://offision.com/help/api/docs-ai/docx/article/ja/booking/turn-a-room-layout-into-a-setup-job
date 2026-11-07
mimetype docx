--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9xirgyxmw2-uo2ysnydt6">
+      <w:hyperlink w:history="1" r:id="rIdto0gweyru_97gzcjsfqyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job-ja" descr="会議の前の30分は、家具を動かす人のものになります。" title="会議の前の30分は、家具を動かす人のものになります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がすでに存在している必要があります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdat3ij6zgpouthvdobs0yd">
+      <w:hyperlink w:history="1" r:id="rIdqlk1k1qsskr1wiuyx4z9l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と一緒に注文するサービスを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。レイアウトのまとまりも必要です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjqym_9ikspvdalo_5vli">
+      <w:hyperlink w:history="1" r:id="rId2gd8ejmugmivizuxfz_th">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約時にルームのレイアウトを選べるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトはそれ自体では予約に付いたメモです。ルームをどう並べてほしいかを述べて、
 そこで終わります。それをサービスにリンクすると、仕事に変わります。サービスは主催者が
 自分で注文したかのように予約に付き、お茶や清掃と同じキューに入り、同じだけルームの
 時間を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -532,51 +532,51 @@
         </w:rPr>
         <w:t xml:space="preserve">そのレイアウトがルームに何を要求するのかが、選んでいる最中に見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのため、会議そのものとは関係のない理由で予約が断られることがあります。直前の30分が
 別の会議で埋まっている、サービスの最終注文時刻を過ぎている、設営が担当者の勤務時間の
 外に落ちる、といった場合です。会議が続けて入るのが普通のルームでは、サービスの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連続予約の免除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を有効にしてください。何をするものかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzbibpcw2txv-fttkkzji">
+      <w:hyperlink w:history="1" r:id="rId2nc5uzukzv5kihbiwlikb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と一緒に注文するサービスを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。有効にしないと、家具を動かす必要があるかどうかに関係なく、そのルームの
 会議ごとに30分の予約できない時間が発生します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. リンクしたサービスが連れてくるものを知る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1299,51 +1299,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9xirgyxmw2-uo2ysnydt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdat3ij6zgpouthvdobs0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdgjqym_9ikspvdalo_5vli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdhzbibpcw2txv-fttkkzji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb740be15b582c3de0a9dbd689e64dff84198dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15f55d48e75f9b46a47a928c143167e255eb11fb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/075a5f931f1bf88e8ce3b4a38d8c681f49e71506.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ce6cbb428c58d85ad3538aa5c247729f1102c7e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdto0gweyru_97gzcjsfqyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdqlk1k1qsskr1wiuyx4z9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId2gd8ejmugmivizuxfz_th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rId2nc5uzukzv5kihbiwlikb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb740be15b582c3de0a9dbd689e64dff84198dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15f55d48e75f9b46a47a928c143167e255eb11fb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/075a5f931f1bf88e8ce3b4a38d8c681f49e71506.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ce6cbb428c58d85ad3538aa5c247729f1102c7e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>レイアウトの選択を設営の仕事に変える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>