--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約に何が起きたかをたどる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">作成・編集・チェックイン・キャンセルまで、その予約に起きたことのすべてが一つの画面に 並びます。相手に予約IDを聞き、貼り付けて履歴を読み、スプレッドシートとして ダウンロードするまで。所要約5分。</w:t>
+        <w:t xml:space="preserve">作成・編集・チェックイン・キャンセルまで、その予約に起きたことのすべてが一つの画面に並びます。相手に予約IDを聞き、貼り付けて履歴を読み、スプレッドシートとしてダウンロードするまで。所要約5分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvvdx3umw9o7fb1vjkq-o">
+      <w:hyperlink w:history="1" r:id="rIdvzmj08j5lwhfupntdwthz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰かの会議が動かされたのに、動かしたと名乗り出る人がいない。予約ログはそれに決着を
 つける画面です。その予約に起きた作成・編集・チェックイン・延長・キャンセルのすべてが、
 誰が行い、Offisionのどこから行われたかとともに記録されています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -2311,51 +2311,84 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認/却下</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">として現れますが、承認者のコメントは承認の側にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">変更できるもの。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 予約ログは読み取り専用で、この画面から取り消せるものはありません。</w:t>
+        <w:t xml:space="preserve"> このページは読み取り専用で、ここから取り消せるものはありません。
+唯一の修復手段は別の場所にあります — 予約そのものから開く</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">履歴</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">に
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">状態を強制変更</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">があります。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhnzqzfsrywaclkjklti7t">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約のステータスが意味するもの</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2771,51 +2804,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfvvdx3umw9o7fb1vjkq-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/303b41eb1804474e27c902893f911389f617fb25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/957917cdacc56159ff5ab0eb49b8825c7d8772bc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7beb074422a95a80fe747153fd7f723450e814.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75eb3ce24e61abb9518ce5d73657785ec48212ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/546405c0e1eaf3579be2598962e64d6dfc71d979.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bf416830566373a4611e389296ecc3758b592c2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvzmj08j5lwhfupntdwthz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdhnzqzfsrywaclkjklti7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/303b41eb1804474e27c902893f911389f617fb25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/957917cdacc56159ff5ab0eb49b8825c7d8772bc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7beb074422a95a80fe747153fd7f723450e814.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75eb3ce24e61abb9518ce5d73657785ec48212ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/546405c0e1eaf3579be2598962e64d6dfc71d979.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bf416830566373a4611e389296ecc3758b592c2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約に何が起きたかをたどる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>