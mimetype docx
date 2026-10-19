--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzmj08j5lwhfupntdwthz">
+      <w:hyperlink w:history="1" r:id="rIdk8pvq9fm3hb1jgncgeaj9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰かの会議が動かされたのに、動かしたと名乗り出る人がいない。予約ログはそれに決着を
 つける画面です。その予約に起きた作成・編集・チェックイン・延長・キャンセルのすべてが、
 誰が行い、Offisionのどこから行われたかとともに記録されています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -2335,51 +2335,51 @@
       <w:r>
         <w:t xml:space="preserve"> このページは読み取り専用で、ここから取り消せるものはありません。
 唯一の修復手段は別の場所にあります — 予約そのものから開く</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">履歴</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">状態を強制変更</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnzqzfsrywaclkjklti7t">
+      <w:hyperlink w:history="1" r:id="rIdqqtzy8m1xynkmbgyb4v_v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約のステータスが意味するもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2804,51 +2804,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvzmj08j5lwhfupntdwthz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdhnzqzfsrywaclkjklti7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/303b41eb1804474e27c902893f911389f617fb25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/957917cdacc56159ff5ab0eb49b8825c7d8772bc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7beb074422a95a80fe747153fd7f723450e814.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75eb3ce24e61abb9518ce5d73657785ec48212ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/546405c0e1eaf3579be2598962e64d6dfc71d979.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bf416830566373a4611e389296ecc3758b592c2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk8pvq9fm3hb1jgncgeaj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdqqtzy8m1xynkmbgyb4v_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a966f2fea85430008e4d62e1a08b7272748397b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19b6bbd9d02c9a1aebc7fd0a0d1439d66a7a85c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038b1990a58c03ff186e87e4ad8e6518bc330a61.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51f119e33e11176f9b4a1b16bd5c1f6fda2ce10a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6d8c383cdb6cd767ea21a5cd3d9c4b540d33acf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e93fb4eda4202cd3a8f0099a3cd6619982a1ac00.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約に何が起きたかをたどる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>