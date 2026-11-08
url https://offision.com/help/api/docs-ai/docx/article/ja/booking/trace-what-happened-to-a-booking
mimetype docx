--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8pvq9fm3hb1jgncgeaj9">
+      <w:hyperlink w:history="1" r:id="rIdx0mxedm9eeuw_vqgedz10">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰かの会議が動かされたのに、動かしたと名乗り出る人がいない。予約ログはそれに決着を
 つける画面です。その予約に起きた作成・編集・チェックイン・延長・キャンセルのすべてが、
 誰が行い、Offisionのどこから行われたかとともに記録されています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -2335,51 +2335,51 @@
       <w:r>
         <w:t xml:space="preserve"> このページは読み取り専用で、ここから取り消せるものはありません。
 唯一の修復手段は別の場所にあります — 予約そのものから開く</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">履歴</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">状態を強制変更</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqqtzy8m1xynkmbgyb4v_v">
+      <w:hyperlink w:history="1" r:id="rIdjiefqxeqdjpv1eewjp_ft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約のステータスが意味するもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2804,51 +2804,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk8pvq9fm3hb1jgncgeaj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdqqtzy8m1xynkmbgyb4v_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a966f2fea85430008e4d62e1a08b7272748397b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19b6bbd9d02c9a1aebc7fd0a0d1439d66a7a85c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038b1990a58c03ff186e87e4ad8e6518bc330a61.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51f119e33e11176f9b4a1b16bd5c1f6fda2ce10a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6d8c383cdb6cd767ea21a5cd3d9c4b540d33acf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e93fb4eda4202cd3a8f0099a3cd6619982a1ac00.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx0mxedm9eeuw_vqgedz10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdjiefqxeqdjpv1eewjp_ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a966f2fea85430008e4d62e1a08b7272748397b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19b6bbd9d02c9a1aebc7fd0a0d1439d66a7a85c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038b1990a58c03ff186e87e4ad8e6518bc330a61.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51f119e33e11176f9b4a1b16bd5c1f6fda2ce10a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6d8c383cdb6cd767ea21a5cd3d9c4b540d33acf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e93fb4eda4202cd3a8f0099a3cd6619982a1ac00.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約に何が起きたかをたどる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>