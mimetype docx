--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームをサービス停止にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">メンテナンスや修理、貸切のために、ルームやデスクを一定期間閉鎖します。 その期間に重なる予約を拒否するか、警告だけを出して通すかを選べ、 すでに予約している人にはメールで知らせることができます。</w:t>
+        <w:t xml:space="preserve">メンテナンスや修理、貸切のために、ルームやデスクを一定期間閉鎖します。その期間に重なる予約を拒否するか、警告だけを出して通すかを選べ、すでに予約している人にはメールで知らせることができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzc6msif_nbebceylhjrq">
+      <w:hyperlink w:history="1" r:id="rIddryvtvwtaixqefkxz8yng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/take-a-room-out-of-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">内装工事中のルーム、モニターをメーカーに返したデスク、2週間業者に引き渡すラボ
 — Offision にとってはどれも同じものです。開始と終了、そして理由を書いたメモを
 持つ、リソース上の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -111,51 +111,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定する前に知っておく価値があるのは、期間を作っても誰も止まらない場合がある、
 ということです。重なった予約を拒否するか、警告を出すだけにするかは一つの
 スイッチが決めており、予約しようとする人にとって両者はまったく違います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限が必要です。また、対象のルームまたはデスクがすでに存在している
 必要があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztz_6qhcfx84s_-upf_ba">
+      <w:hyperlink w:history="1" r:id="rIdehyxbhn6oqzcknh6xrc5f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーを開き、ルーム名をクリックする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2095,109 +2095,109 @@
         </w:rPr>
         <w:t xml:space="preserve">期間は繰り返しません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 繰り返し設定はないので、毎週金曜の午後閉めるルーム
 には、金曜ごとに期間が必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">既存の予約は残ります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ブロックする期間を設定しても、すでにルームに入って
 いる予約は取り消されません。止まるのは新しい予約だけです。移動させるのは別の
 作業です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-cbct8gq0tpobbfvdppf">
+      <w:hyperlink w:history="1" r:id="rIdke-o-ol_lnwtvkzg5egju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースを引退させる方法ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> estate から恒久的に外すルームは、
 来年まで伸びる期間を与えるのではなく、リソース自身の予約設定でオフにします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtc642qgb7hkpbuq4hluz">
+      <w:hyperlink w:history="1" r:id="rIdbqpthd8lrxhs6ws5818al">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールのスイッチは共有です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約ルール上にあるため、そのルールが対象と
 するすべてのリソースに効きます。1つのリソースが複数のルールに該当する場合は、
 どれか1つでオンになっていればメールは送られます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksrx35bnpkutwt4_j7x5l">
+      <w:hyperlink w:history="1" r:id="rIdifwcghlruwdblkjulax2a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2622,51 +2622,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpzc6msif_nbebceylhjrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdztz_6qhcfx84s_-upf_ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdb-cbct8gq0tpobbfvdppf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdxtc642qgb7hkpbuq4hluz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdksrx35bnpkutwt4_j7x5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1d9edc55a2b0d1d671ab0a8da90632de9302a9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8c3e0d110889b080b233c816d5e531eef2b3ebe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fff12c90de0f41db54e8c7b2f9e606b11ce49d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3acea2e3e38169a865f6e9b7e8b46135656e0178.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eeb246d1da061648b5397ccaa0596601e8e8d9fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9a4b413396a226d0b0bc4faf3fe994f7dc81222.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84c35d7ffcf0e90c6122c60aede2a5f4322952f0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/418f261b75e553c246410775157ba4fa7238f84f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d166d03e855135a5b2ac4c2aa609955ec01b085a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/150be6f2a087bc9ff8534d611a0e7a721294f932.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2377bf79557013be91549a6e73af5968773facf0.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddryvtvwtaixqefkxz8yng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdehyxbhn6oqzcknh6xrc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdke-o-ol_lnwtvkzg5egju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdbqpthd8lrxhs6ws5818al" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdifwcghlruwdblkjulax2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1d9edc55a2b0d1d671ab0a8da90632de9302a9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8c3e0d110889b080b233c816d5e531eef2b3ebe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fff12c90de0f41db54e8c7b2f9e606b11ce49d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3acea2e3e38169a865f6e9b7e8b46135656e0178.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eeb246d1da061648b5397ccaa0596601e8e8d9fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9a4b413396a226d0b0bc4faf3fe994f7dc81222.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb629060b94c80aa83249a9a4997eb3b45c8d4f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/418f261b75e553c246410775157ba4fa7238f84f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d166d03e855135a5b2ac4c2aa609955ec01b085a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/150be6f2a087bc9ff8534d611a0e7a721294f932.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2377bf79557013be91549a6e73af5968773facf0.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームをサービス停止にする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>