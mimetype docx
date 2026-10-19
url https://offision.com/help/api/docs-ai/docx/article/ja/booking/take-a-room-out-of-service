--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddryvtvwtaixqefkxz8yng">
+      <w:hyperlink w:history="1" r:id="rIdromigcdi583cpw_z_gya-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/take-a-room-out-of-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">内装工事中のルーム、モニターをメーカーに返したデスク、2週間業者に引き渡すラボ
 — Offision にとってはどれも同じものです。開始と終了、そして理由を書いたメモを
 持つ、リソース上の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -111,51 +111,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定する前に知っておく価値があるのは、期間を作っても誰も止まらない場合がある、
 ということです。重なった予約を拒否するか、警告を出すだけにするかは一つの
 スイッチが決めており、予約しようとする人にとって両者はまったく違います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限が必要です。また、対象のルームまたはデスクがすでに存在している
 必要があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehyxbhn6oqzcknh6xrc5f">
+      <w:hyperlink w:history="1" r:id="rId_0-mnujex9ol50-wwzbfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーを開き、ルーム名をクリックする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2095,109 +2095,109 @@
         </w:rPr>
         <w:t xml:space="preserve">期間は繰り返しません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 繰り返し設定はないので、毎週金曜の午後閉めるルーム
 には、金曜ごとに期間が必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">既存の予約は残ります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ブロックする期間を設定しても、すでにルームに入って
 いる予約は取り消されません。止まるのは新しい予約だけです。移動させるのは別の
 作業です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdke-o-ol_lnwtvkzg5egju">
+      <w:hyperlink w:history="1" r:id="rIdt9p47vww5dkub9bw3iuxp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースを引退させる方法ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> estate から恒久的に外すルームは、
 来年まで伸びる期間を与えるのではなく、リソース自身の予約設定でオフにします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqpthd8lrxhs6ws5818al">
+      <w:hyperlink w:history="1" r:id="rIdbowct_rubtuzxvrjdvdkj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールのスイッチは共有です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約ルール上にあるため、そのルールが対象と
 するすべてのリソースに効きます。1つのリソースが複数のルールに該当する場合は、
 どれか1つでオンになっていればメールは送られます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifwcghlruwdblkjulax2a">
+      <w:hyperlink w:history="1" r:id="rIdpchu1w4hxitxxjeljlf3n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2622,51 +2622,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddryvtvwtaixqefkxz8yng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdehyxbhn6oqzcknh6xrc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdke-o-ol_lnwtvkzg5egju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdbqpthd8lrxhs6ws5818al" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdifwcghlruwdblkjulax2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1d9edc55a2b0d1d671ab0a8da90632de9302a9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8c3e0d110889b080b233c816d5e531eef2b3ebe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fff12c90de0f41db54e8c7b2f9e606b11ce49d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3acea2e3e38169a865f6e9b7e8b46135656e0178.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eeb246d1da061648b5397ccaa0596601e8e8d9fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9a4b413396a226d0b0bc4faf3fe994f7dc81222.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb629060b94c80aa83249a9a4997eb3b45c8d4f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/418f261b75e553c246410775157ba4fa7238f84f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d166d03e855135a5b2ac4c2aa609955ec01b085a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/150be6f2a087bc9ff8534d611a0e7a721294f932.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2377bf79557013be91549a6e73af5968773facf0.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdromigcdi583cpw_z_gya-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId_0-mnujex9ol50-wwzbfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdt9p47vww5dkub9bw3iuxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdbowct_rubtuzxvrjdvdkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpchu1w4hxitxxjeljlf3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0986c24bb7dcae849c193d3ee1e2a9038100063d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa2b35a49802bcf3222f1c0db7db6fb179d3c353.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b9f23b90ba21928408517d3b7adccd1960d20bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2a9c7d154111215f305430df283457e216d3a14.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97bb76b307de9f724b8939cd5359c87b32bcb045.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2b413dd94f6e55a97e454042eb14bc8b137c98b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2af26850b6f444eaa24d435f1b54eb100ff67d2a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/710b0357d42bc85fe20d83e6af06105af6fe3428.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/066102d7dd4a44beeb1d7e0a2a14bad99fafd94f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/634341452585e57f4bba144f99f4bd247a414fcd.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1d4b7a20e4b9d197cf68674de0e4925b3dc98c1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームをサービス停止にする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>