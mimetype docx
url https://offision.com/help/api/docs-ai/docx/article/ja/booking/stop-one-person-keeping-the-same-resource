--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupfpazwusivx8j5oa7d53">
+      <w:hyperlink w:history="1" r:id="rIdea61raozvrrbvor2mwf8p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/stop-one-person-keeping-the-same-resource/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ人が毎朝同じ席に座っている。あるいは会議室を 1 週間押さえたまま、いい駐車スペースを取り続け、撮影機材を手元から離さない。誰かが同じ会議室を占有し続ければ、ほかのチームは一度も使えない。壊れているわけではない。共有リソースは誰でも予約できるので、早く予約して、こまめに予約する人がそのまま使い続けることになる。これを変えるルールが予約ポリシーに 2 つある。どちらもリソースが参照しているポリシー側の設定で、特定の人や特定のリソースに付くものではない——だから同じ 2 つが、席にも会議室にも備品にも駐車スペースにも効く。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -306,51 +306,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーが定期的な予約を作成可能と、その下のウォークインのみ。リソースを事前に押さえられるかどうかを決める、このページの 2 つのスイッチ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">既存の繰り返し予約はそのまま残り、このスイッチは新規作成だけを止める。席や備品はオフにしても失うものがいちばん少ない。予約がもともと 1 日単位で、定例のような性格ではないからだ。会議室では本当にトレードオフになるので、無断キャンセルが続いたシリーズを取り消すルールと合わせて考える。このスイッチが他に何を変えるかは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbb_rfhgay63uka6fh-8j5">
+      <w:hyperlink w:history="1" r:id="rIdrhv-jewnoawuijnkhzech">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">終日・繰り返し・日をまたぐ予約を許可またはブロックする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. この 2 つで足りないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -385,51 +385,51 @@
         <w:t xml:space="preserve">予約日付の範囲を制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにし、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終了日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を 2〜3 日にする。来月分を先に押さえることができなくなる。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リリース時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は新しい 1 日が何時に開くかを決めるので、深夜 0 時からずらしてフロア全員が同じ瞬間に取り合うようにする。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdguxaun-85w_k1c8rgmuqa">
+      <w:hyperlink w:history="1" r:id="rIddheh7ajct9_yl_kcgrqsh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのくらい先まで予約できるかを制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -514,51 +514,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全員ではなく特定のグループだけ厳しくする:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 対象となる少数の人だけに適用したい場合は、ポリシー本体はそのままにして、ポリシーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーライド ルール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページでそのグループにルールを追加する。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrn9eokdbxpnfukmt4dxux">
+      <w:hyperlink w:history="1" r:id="rId7h-zsjgokt-atkc4_hwzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と同じ仕組み。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 押さえたまま使われていないリソースを回収する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">占有に見えるもののうち一部は、習慣で予約しただけで実際には使っていないものだ。</w:t>
@@ -571,51 +571,51 @@
         <w:t xml:space="preserve">基本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにし、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終日予約のチェックイン時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を設定すると、その時刻までに誰もチェックインしなかったリソースは無断キャンセル扱いになり、予約可能な状態に戻る。この組み合わせの手順は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsm-bhedkmbpnso-ced3q_">
+      <w:hyperlink w:history="1" r:id="rIdkgd0dvdiqlqrdzoe-qqy-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人感センサーを使っている場合は落とし穴が 1 つ。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終日予約に対して、人感センサーによる自動チェックアウトを無視</w:t>
       </w:r>
@@ -638,97 +638,97 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連続日数を制限する設定はない。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 「明日はこれを予約させない」と言えるルールは Offision にはなく、人とリソースを同時に名指しする設定も存在しない。手順 1 のルールが最も近いが、数えているのは期間あたりの時間であって、連続した日数ではない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイントは量の制限であって、対象の制限ではない。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ポイントは、同じポイントを共有するリソース全体でその人がどれだけ予約したかを制限するもので、同じリソースに戻ってくる頻度は見ていない。上のルールと併用はできるが、代わりにはならない。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeh-vkjmmjj3xxjnnovdue">
+      <w:hyperlink w:history="1" r:id="rIdj2wajs3ywh99t7aiqsbly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ポイントの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">本当に必要なら、渡してしまう。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">固定席</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">や</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">固定ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は 1 人に永久に割り当てられる。そうすれば共有プールから正直に外れ、他の人が毎朝「また取られている」と気づく必要もなくなる。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqabpirz5o5piypv36efit">
+      <w:hyperlink w:history="1" r:id="rIdahyw0o9yatuenikuljfix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">席を追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一般ユーザーとしてサインインし、同じ期間内に同じリソースを 2 回予約してみる。2 回目はリソース名を示して拒否され、1 回目はそのまま残るはずだ。両方とも保存できる場合、そのリソースは編集したポリシーとは別のポリシーを参照している。どのポリシーを持っているか確認する。</w:t>
@@ -1169,51 +1169,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdupfpazwusivx8j5oa7d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdbb_rfhgay63uka6fh-8j5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdguxaun-85w_k1c8rgmuqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdrn9eokdbxpnfukmt4dxux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdsm-bhedkmbpnso-ced3q_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdeh-vkjmmjj3xxjnnovdue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdqabpirz5o5piypv36efit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b65d5e91316d9c6c84b764338082bd82338e3f6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/911c4345ecacfc0a55b1d3f7515317c5f9354b4a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdea61raozvrrbvor2mwf8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdrhv-jewnoawuijnkhzech" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIddheh7ajct9_yl_kcgrqsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId7h-zsjgokt-atkc4_hwzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdkgd0dvdiqlqrdzoe-qqy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdj2wajs3ywh99t7aiqsbly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdahyw0o9yatuenikuljfix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccba938f7a804db755c1c5d3fecbd365c71107b8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d351e9103131440b49b9925ffb7fd7f617f2716.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1 人が同じリソースを占有し続けるのを止める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>