--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdea61raozvrrbvor2mwf8p">
+      <w:hyperlink w:history="1" r:id="rId2rd8jcqkqs_hxqfb-4uh8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/stop-one-person-keeping-the-same-resource/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ人が毎朝同じ席に座っている。あるいは会議室を 1 週間押さえたまま、いい駐車スペースを取り続け、撮影機材を手元から離さない。誰かが同じ会議室を占有し続ければ、ほかのチームは一度も使えない。壊れているわけではない。共有リソースは誰でも予約できるので、早く予約して、こまめに予約する人がそのまま使い続けることになる。これを変えるルールが予約ポリシーに 2 つある。どちらもリソースが参照しているポリシー側の設定で、特定の人や特定のリソースに付くものではない——だから同じ 2 つが、席にも会議室にも備品にも駐車スペースにも効く。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -306,51 +306,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーが定期的な予約を作成可能と、その下のウォークインのみ。リソースを事前に押さえられるかどうかを決める、このページの 2 つのスイッチ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">既存の繰り返し予約はそのまま残り、このスイッチは新規作成だけを止める。席や備品はオフにしても失うものがいちばん少ない。予約がもともと 1 日単位で、定例のような性格ではないからだ。会議室では本当にトレードオフになるので、無断キャンセルが続いたシリーズを取り消すルールと合わせて考える。このスイッチが他に何を変えるかは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrhv-jewnoawuijnkhzech">
+      <w:hyperlink w:history="1" r:id="rId2hwhnad1ivvgu3ued4dy9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">終日・繰り返し・日をまたぐ予約を許可またはブロックする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. この 2 つで足りないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -385,51 +385,51 @@
         <w:t xml:space="preserve">予約日付の範囲を制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにし、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終了日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を 2〜3 日にする。来月分を先に押さえることができなくなる。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リリース時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は新しい 1 日が何時に開くかを決めるので、深夜 0 時からずらしてフロア全員が同じ瞬間に取り合うようにする。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddheh7ajct9_yl_kcgrqsh">
+      <w:hyperlink w:history="1" r:id="rIdaxkmqyl3sotup961jouek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのくらい先まで予約できるかを制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -514,51 +514,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全員ではなく特定のグループだけ厳しくする:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 対象となる少数の人だけに適用したい場合は、ポリシー本体はそのままにして、ポリシーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーライド ルール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページでそのグループにルールを追加する。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7h-zsjgokt-atkc4_hwzv">
+      <w:hyperlink w:history="1" r:id="rIdau8hgbiazhr5ypbip_t6m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と同じ仕組み。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 押さえたまま使われていないリソースを回収する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">占有に見えるもののうち一部は、習慣で予約しただけで実際には使っていないものだ。</w:t>
@@ -571,51 +571,51 @@
         <w:t xml:space="preserve">基本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにし、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終日予約のチェックイン時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を設定すると、その時刻までに誰もチェックインしなかったリソースは無断キャンセル扱いになり、予約可能な状態に戻る。この組み合わせの手順は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkgd0dvdiqlqrdzoe-qqy-">
+      <w:hyperlink w:history="1" r:id="rIdnfn64ilp0sixjwyywsd_d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人感センサーを使っている場合は落とし穴が 1 つ。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終日予約に対して、人感センサーによる自動チェックアウトを無視</w:t>
       </w:r>
@@ -638,97 +638,97 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連続日数を制限する設定はない。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 「明日はこれを予約させない」と言えるルールは Offision にはなく、人とリソースを同時に名指しする設定も存在しない。手順 1 のルールが最も近いが、数えているのは期間あたりの時間であって、連続した日数ではない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイントは量の制限であって、対象の制限ではない。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ポイントは、同じポイントを共有するリソース全体でその人がどれだけ予約したかを制限するもので、同じリソースに戻ってくる頻度は見ていない。上のルールと併用はできるが、代わりにはならない。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2wajs3ywh99t7aiqsbly">
+      <w:hyperlink w:history="1" r:id="rIdapjxl305_ajw-gkhnxzyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ポイントの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">本当に必要なら、渡してしまう。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">固定席</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">や</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">固定ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は 1 人に永久に割り当てられる。そうすれば共有プールから正直に外れ、他の人が毎朝「また取られている」と気づく必要もなくなる。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahyw0o9yatuenikuljfix">
+      <w:hyperlink w:history="1" r:id="rIdge2djgdk7oxgnkcnx6y2b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">席を追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一般ユーザーとしてサインインし、同じ期間内に同じリソースを 2 回予約してみる。2 回目はリソース名を示して拒否され、1 回目はそのまま残るはずだ。両方とも保存できる場合、そのリソースは編集したポリシーとは別のポリシーを参照している。どのポリシーを持っているか確認する。</w:t>
@@ -1169,51 +1169,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdea61raozvrrbvor2mwf8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdrhv-jewnoawuijnkhzech" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIddheh7ajct9_yl_kcgrqsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId7h-zsjgokt-atkc4_hwzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdkgd0dvdiqlqrdzoe-qqy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdj2wajs3ywh99t7aiqsbly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdahyw0o9yatuenikuljfix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccba938f7a804db755c1c5d3fecbd365c71107b8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d351e9103131440b49b9925ffb7fd7f617f2716.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2rd8jcqkqs_hxqfb-4uh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rId2hwhnad1ivvgu3ued4dy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdaxkmqyl3sotup961jouek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdau8hgbiazhr5ypbip_t6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdnfn64ilp0sixjwyywsd_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdapjxl305_ajw-gkhnxzyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdge2djgdk7oxgnkcnx6y2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccba938f7a804db755c1c5d3fecbd365c71107b8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d351e9103131440b49b9925ffb7fd7f617f2716.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1 人が同じリソースを占有し続けるのを止める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>