--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,120 +26,120 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用者が絞り込みに使うカテゴリーと備品を設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">カテゴリーと備品のリストを作り、ルームの定員と合わせて設定します。この3つがそのまま、 予約時にルームを絞り込むフィルターパネルになります。</w:t>
+        <w:t xml:space="preserve">カテゴリーと備品のリストを作り、ルームの定員と合わせて設定します。この3つがそのまま、予約時にルームを絞り込むフィルターパネルになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxhm526oya47zrids3q8n">
+      <w:hyperlink w:history="1" r:id="rIdgsyz1y7ks0kf5xidypva9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/set-up-categories-and-amenities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの「動き」ではなく「見つかり方」を決めるものが3つあります。カテゴリー、備品、
 そして何人入るかです。カテゴリーと備品は一度作って使い回すリストで、定員はルーム
 そのものに入れる数値です。この3つは最終的に同じ場所 — 予約するときにルーム一覧の
 横に出るフィルターパネル — に現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらを設定する対象のルームが少なくとも1つ必要です。まだない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxintzqcafgoslsomeqj5s">
+      <w:hyperlink w:history="1" r:id="rIduvknmz3-p5cppxbvktgbi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カテゴリーのリストを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カテゴリーはリソースの最も基本的な区分です。予約可能なリソースの基本的な分類であり、
@@ -775,51 +775,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がそこに並んでいます。このフォームの歩き方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkmbvgr4gbmjc5u3yr0c9">
+      <w:hyperlink w:history="1" r:id="rId25m0yzj1wnybcfsxtoymk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあるので、ここではその記事が
 書いていないことを1つだけ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員はルーム専用で、必須です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ホットデスクには定員の項目そのものがありません。
@@ -1527,168 +1527,168 @@
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カテゴリーはルームをまとめるだけで、誰かを制限することは
 ありません。それはチームスペースの仕事です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycay5hqnhaidmf0ljqa88">
+      <w:hyperlink w:history="1" r:id="rIde54fasjg6tfho6dplmoot">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもルームが出てくるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはリソース側の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">トグルで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlprgnmrv4civ69n-emmwr">
+      <w:hyperlink w:history="1" r:id="rIdpnpxdny2rmxyevr2js9x8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員オーバーの予約を止めること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 定員は警告するだけです。実際に止めるにはルールが
 必要で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6bmejgccoikrizceautve">
+      <w:hyperlink w:history="1" r:id="rId-z936iibvypwdprqnss8w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアの外のルームパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の一覧は定員と備品アイコンを表示して行を
 判断できるようにしていますが、定員や備品での絞り込みはできません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdj2qjsuvpn8gtkfzckkq">
+      <w:hyperlink w:history="1" r:id="rIdapptnxn5j-cnaceqrpt2f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから別のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2135,51 +2135,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjxhm526oya47zrids3q8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdxintzqcafgoslsomeqj5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdhkmbvgr4gbmjc5u3yr0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdycay5hqnhaidmf0ljqa88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdlprgnmrv4civ69n-emmwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId6bmejgccoikrizceautve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdkdj2qjsuvpn8gtkfzckkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37ebd2aac7e2f3af0be366ac7bdfb3b33c70fb3d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faa81a6a388ccb028c1480c670d9d546aaba627e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b5fc2aec665917d8cd9da4432067a02c58bed39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58cfaf4a1c98244026b18a7c82402a499dab5b12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgsyz1y7ks0kf5xidypva9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIduvknmz3-p5cppxbvktgbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId25m0yzj1wnybcfsxtoymk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIde54fasjg6tfho6dplmoot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdpnpxdny2rmxyevr2js9x8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId-z936iibvypwdprqnss8w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdapptnxn5j-cnaceqrpt2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37ebd2aac7e2f3af0be366ac7bdfb3b33c70fb3d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faa81a6a388ccb028c1480c670d9d546aaba627e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b5fc2aec665917d8cd9da4432067a02c58bed39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58cfaf4a1c98244026b18a7c82402a499dab5b12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>利用者が絞り込みに使うカテゴリーと備品を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>