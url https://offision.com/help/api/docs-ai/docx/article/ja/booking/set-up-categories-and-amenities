--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,94 +52,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsyz1y7ks0kf5xidypva9">
+      <w:hyperlink w:history="1" r:id="rIdddajug8a5fgs09qnfngvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/set-up-categories-and-amenities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの「動き」ではなく「見つかり方」を決めるものが3つあります。カテゴリー、備品、
 そして何人入るかです。カテゴリーと備品は一度作って使い回すリストで、定員はルーム
 そのものに入れる数値です。この3つは最終的に同じ場所 — 予約するときにルーム一覧の
 横に出るフィルターパネル — に現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらを設定する対象のルームが少なくとも1つ必要です。まだない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduvknmz3-p5cppxbvktgbi">
+      <w:hyperlink w:history="1" r:id="rIdwr-weiaaiplgbwjmbfg9c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カテゴリーのリストを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カテゴリーはリソースの最も基本的な区分です。予約可能なリソースの基本的な分類であり、
@@ -775,51 +775,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がそこに並んでいます。このフォームの歩き方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25m0yzj1wnybcfsxtoymk">
+      <w:hyperlink w:history="1" r:id="rIdbfhlpiszkf02w1fkbmips">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあるので、ここではその記事が
 書いていないことを1つだけ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員はルーム専用で、必須です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ホットデスクには定員の項目そのものがありません。
@@ -1527,168 +1527,168 @@
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カテゴリーはルームをまとめるだけで、誰かを制限することは
 ありません。それはチームスペースの仕事です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde54fasjg6tfho6dplmoot">
+      <w:hyperlink w:history="1" r:id="rIdoaxozwyxjdfqcxvbbon1m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもルームが出てくるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはリソース側の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">トグルで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnpxdny2rmxyevr2js9x8">
+      <w:hyperlink w:history="1" r:id="rIdtnvxgklgcrfvlez-rvbw9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員オーバーの予約を止めること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 定員は警告するだけです。実際に止めるにはルールが
 必要で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-z936iibvypwdprqnss8w">
+      <w:hyperlink w:history="1" r:id="rIddudsvyfsssfqxrofvri8r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアの外のルームパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の一覧は定員と備品アイコンを表示して行を
 判断できるようにしていますが、定員や備品での絞り込みはできません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapptnxn5j-cnaceqrpt2f">
+      <w:hyperlink w:history="1" r:id="rIdpxtbv3dmrnavxrhg3rcrr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから別のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2135,51 +2135,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgsyz1y7ks0kf5xidypva9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIduvknmz3-p5cppxbvktgbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId25m0yzj1wnybcfsxtoymk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIde54fasjg6tfho6dplmoot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdpnpxdny2rmxyevr2js9x8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId-z936iibvypwdprqnss8w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdapptnxn5j-cnaceqrpt2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37ebd2aac7e2f3af0be366ac7bdfb3b33c70fb3d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faa81a6a388ccb028c1480c670d9d546aaba627e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b5fc2aec665917d8cd9da4432067a02c58bed39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58cfaf4a1c98244026b18a7c82402a499dab5b12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdddajug8a5fgs09qnfngvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdwr-weiaaiplgbwjmbfg9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbfhlpiszkf02w1fkbmips" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdoaxozwyxjdfqcxvbbon1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdtnvxgklgcrfvlez-rvbw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIddudsvyfsssfqxrofvri8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdpxtbv3dmrnavxrhg3rcrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bb921dafb793ff7b7cecc938c8b70a637ed97d6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/147d974a71806389a6b60d6fb664d1560861e398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0603aef1adb8f306fa8173a3dcb02e15ac2a662.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd19dda51ac2b0caa23c8ed4a15d7be697aeafbe.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>利用者が絞り込みに使うカテゴリーと備品を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>