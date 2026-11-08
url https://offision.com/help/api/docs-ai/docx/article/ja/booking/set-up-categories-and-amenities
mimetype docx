--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,94 +52,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdddajug8a5fgs09qnfngvl">
+      <w:hyperlink w:history="1" r:id="rIdaeanzzkmrsmbv5j1ex4ra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/set-up-categories-and-amenities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの「動き」ではなく「見つかり方」を決めるものが3つあります。カテゴリー、備品、
 そして何人入るかです。カテゴリーと備品は一度作って使い回すリストで、定員はルーム
 そのものに入れる数値です。この3つは最終的に同じ場所 — 予約するときにルーム一覧の
 横に出るフィルターパネル — に現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらを設定する対象のルームが少なくとも1つ必要です。まだない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwr-weiaaiplgbwjmbfg9c">
+      <w:hyperlink w:history="1" r:id="rIduhpwco5nfbjci1rekstqa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カテゴリーのリストを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カテゴリーはリソースの最も基本的な区分です。予約可能なリソースの基本的な分類であり、
@@ -775,51 +775,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がそこに並んでいます。このフォームの歩き方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbfhlpiszkf02w1fkbmips">
+      <w:hyperlink w:history="1" r:id="rIdzf0wdtwbubfxeahcsme5w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあるので、ここではその記事が
 書いていないことを1つだけ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員はルーム専用で、必須です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ホットデスクには定員の項目そのものがありません。
@@ -1527,168 +1527,168 @@
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カテゴリーはルームをまとめるだけで、誰かを制限することは
 ありません。それはチームスペースの仕事です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoaxozwyxjdfqcxvbbon1m">
+      <w:hyperlink w:history="1" r:id="rIdbxjmrgd-kdu_r1dvt_ex8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもルームが出てくるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはリソース側の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">トグルで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtnvxgklgcrfvlez-rvbw9">
+      <w:hyperlink w:history="1" r:id="rIdqs2qylhbvqfn2hypynepj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員オーバーの予約を止めること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 定員は警告するだけです。実際に止めるにはルールが
 必要で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddudsvyfsssfqxrofvri8r">
+      <w:hyperlink w:history="1" r:id="rIdruo0hmsyuhhwumvk32brs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアの外のルームパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の一覧は定員と備品アイコンを表示して行を
 判断できるようにしていますが、定員や備品での絞り込みはできません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxtbv3dmrnavxrhg3rcrr">
+      <w:hyperlink w:history="1" r:id="rId9ty7mhnhhigbhdocy7tu4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから別のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2135,51 +2135,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdddajug8a5fgs09qnfngvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdwr-weiaaiplgbwjmbfg9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbfhlpiszkf02w1fkbmips" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdoaxozwyxjdfqcxvbbon1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdtnvxgklgcrfvlez-rvbw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIddudsvyfsssfqxrofvri8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdpxtbv3dmrnavxrhg3rcrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bb921dafb793ff7b7cecc938c8b70a637ed97d6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/147d974a71806389a6b60d6fb664d1560861e398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0603aef1adb8f306fa8173a3dcb02e15ac2a662.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd19dda51ac2b0caa23c8ed4a15d7be697aeafbe.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaeanzzkmrsmbv5j1ex4ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIduhpwco5nfbjci1rekstqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdzf0wdtwbubfxeahcsme5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbxjmrgd-kdu_r1dvt_ex8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqs2qylhbvqfn2hypynepj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdruo0hmsyuhhwumvk32brs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId9ty7mhnhhigbhdocy7tu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bb921dafb793ff7b7cecc938c8b70a637ed97d6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/147d974a71806389a6b60d6fb664d1560861e398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0603aef1adb8f306fa8173a3dcb02e15ac2a662.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd19dda51ac2b0caa23c8ed4a15d7be697aeafbe.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>利用者が絞り込みに使うカテゴリーと備品を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>