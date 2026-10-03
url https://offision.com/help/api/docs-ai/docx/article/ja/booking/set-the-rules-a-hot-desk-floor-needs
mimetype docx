--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,136 +26,136 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">共有デスクのフロアが会議ルームのフロアと違う設定にする6項目 — ウォークインのみ、 終日予約、終日予約でも意味を持つチェックイン期限、早めに返せるようにすること、 メールを静かにすること、そして撮影されたステッカーを自宅からスキャンされないようにすること。</w:t>
+        <w:t xml:space="preserve">共有デスクのフロアが会議ルームのフロアと違う設定にする6項目 — ウォークインのみ、終日予約、終日予約でも意味を持つチェックイン期限、早めに返せるようにすること、メールを静かにすること、そして撮影されたステッカーを自宅からスキャンされないようにすること。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25ewhjfwg-vv_wbp-mccz">
+      <w:hyperlink w:history="1" r:id="rIdu3zqaeap2v-vtfedemg8x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/set-the-rules-a-hot-desk-floor-needs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクはルームと同じ予約ポリシーに従います。画面も項目も同じで、リソースへの
 付け方も同じです。変わるのは、そのうちどれに手を伸ばすかです。共有デスクの
 壊れ方はルームと違うからです。誰も二重予約はしません。ただ別の場所に座って、
 その席を一日中押さえたままにするのです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ですのでこの記事は設定リファレンスではなく、選び方です。以下の項目はすべて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkxtnwn9x_xfuqub_wkse">
+      <w:hyperlink w:history="1" r:id="rId40ctefrtq4f856n2n-7cr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースルールのリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に一つずつ書いてあります。
 ここにあるのは、フリーアドレスのフロアがどの6つを設定するのか、そしてなぜかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デスクがすでにあること — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi4ueziawrwaqxlnvgdmw0">
+      <w:hyperlink w:history="1" r:id="rIdw_c1ykotoaqb-js_hovae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — そして事前に予約
 させるのか、その場で取らせるのかを決めていること。手順1がその判断で、以降の
 内容は答えによって読み方が変わります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームが使っているポリシーを編集するのではなく、デスク用に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -241,100 +241,100 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">その場で</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スキャンして</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と同じ
 ではありません。パネルもその場にあるからです。これをオンにするのは「ステッカーを
 スキャンしたときだけ取れるデスク」の半分にすぎず、もう半分は予約手段の設定です。
 両方とも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzahvj1nku18sqah8aokqf">
+      <w:hyperlink w:history="1" r:id="rId9yklhihelijdlqwbwwcay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあり、アプリからだけ予約できるようにする構成も同じページで説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーが全日予約を作成可能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — オンのままにしてください。デスクの予約はたいてい
 一日単位で、会議ルームへの助言とは正反対です。オフにすると、毎朝手で 9:00〜18:00 と
 入力させることになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ついでに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーが定期的な予約を作成可能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオフにすることも検討してください。
 繰り返しの予約1つで、毎週火曜の同じデスクを無期限に押さえられます。それは裏口から
 入った固定席で、もしそれが望みなら</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4gbn6cb_asjh8flw-yunt">
+      <w:hyperlink w:history="1" r:id="rId6uxdj-xxrst1lgzmiphph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定席にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ほうが素直です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-booking-ja" descr="予約ポリシー。「ウォークインのみ」が、そのデスクが予約フォームに出るかどうかを決める。" title="予約ポリシー。「ウォークインのみ」が、そのデスクが予約フォームに出るかどうかを決める。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -399,91 +399,113 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フリーアドレスを成立させる設定であり、いちばん設定されていない設定でもあります。
 これがないと、予約されて使われなかったデスクは、予約した人が思い出すまで —
 つまりその日の終わりまで — 押さえられたままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにすると、通常の期限が現れます。どれだけ早くからの
 チェックインを数えるか、そして開始から何分で無断キャンセル扱いにしてデスクを
 解放するかです。仕組みの全体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ll8tch7oca1easxbqwpm">
+      <w:hyperlink w:history="1" r:id="rIdyop3lw0ppydntsmxmukp_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと無断キャンセルの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。
 ここで重要なのは次のトグルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終日予約のチェックイン時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「終日予約の固定チェックイン時間制限を指定します。」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 通常の期限は予約の開始時刻から数えますが、終日のデスク予約は午前0時に始まるので、
 30分の期限は誰も起きていないうちに切れてしまいます。この設定はそれを時刻に
 置き換えます。10:30 までにチェックインしなければデスクは元のプールに戻る、という
 具合です。手順1で終日予約をオンのままにしたフロアでは、これは任意ではありません。
 これがなければ上の期限には意味がないからです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ポリシーが決めるのは、デスクにチェックインが「必要かどうか」であって、「どうやって」
+ではありません。デスクにはパネルがなく、アプリでステッカーをスキャンするか、キオスク、
+電子ペーパータグ、デスクパネルを使います。比較は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdljmp5pq6tmf4ug94utzs1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">デスクの取り方をどれにするか決める</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4733925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-all-day-check-in-ja" descr="チェックインを必須にすると、その下に終日予約の期限が現れる。午前0時から数える期限を時刻が置き換える。" title="チェックインを必須にすると、その下に終日予約の期限が現れる。午前0時から数える期限を時刻が置き換える。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -765,51 +787,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルのチェックイン IP 制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が答えです。
 オフィスのアドレスを列挙すれば、それ以外からのスキャンは拒否されます。このページで
 唯一、予約ではなくステッカーそのものについての設定であり、ステッカーを配って安全な
 理由でもあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdokicwx0yyo4c6wkw_ubbm">
+      <w:hyperlink w:history="1" r:id="rId1u2gyh4fbpoqdcaazemiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. ポリシーをデスクに紐づける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何かが指すまで、ポリシーはそれ単体で存在するだけです。各デスクの</w:t>
@@ -892,163 +914,163 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がデスクを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはデスク側に設定するチームスペースです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvd83yqvuswbdx1sevydxs">
+      <w:hyperlink w:history="1" r:id="rIdydenqrrfqna8km8dmekpw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に専用のルームを割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1人がどれだけデスクを使えるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはポイントで、デスクには独自の枠を
 持たせられます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnv44-hkpaoezvuhd2a48a">
+      <w:hyperlink w:history="1" r:id="rId_dtypvdmotqh3smvogpxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクとルームを別々のポイントで課金する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">午前・午後のデスク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 半日デスクはポリシーの設定ではまったくなく、
 タイムスロット刻みを持つ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のスケジュールです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrc6rpiued3iyycowsuedp">
+      <w:hyperlink w:history="1" r:id="rIddz605wvotwvrurorm1ha5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を固定のタイムスロットに制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクを使える時間帯。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 営業時間のスケジュールはデスク側にあり、このポリシーと
 一緒に判定されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwu2mblhdlb2bpnkfgngef">
+      <w:hyperlink w:history="1" r:id="rIdw22hfwxghqo7jpet2ylxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1474,51 +1496,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId25ewhjfwg-vv_wbp-mccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdzkxtnwn9x_xfuqub_wkse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdi4ueziawrwaqxlnvgdmw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdzahvj1nku18sqah8aokqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId4gbn6cb_asjh8flw-yunt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId_ll8tch7oca1easxbqwpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdokicwx0yyo4c6wkw_ubbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdvd83yqvuswbdx1sevydxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnv44-hkpaoezvuhd2a48a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdrc6rpiued3iyycowsuedp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdwu2mblhdlb2bpnkfgngef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a1c8a2567a97be07e6c5b0062a4e7ec67b49c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12f01fe57b62d921d8c2b70eb68edf1d1951d3ed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03cf49ff9226bf681a394dd54e939df966face40.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu3zqaeap2v-vtfedemg8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId40ctefrtq4f856n2n-7cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdw_c1ykotoaqb-js_hovae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId9yklhihelijdlqwbwwcay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId6uxdj-xxrst1lgzmiphph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdyop3lw0ppydntsmxmukp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdljmp5pq6tmf4ug94utzs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId1u2gyh4fbpoqdcaazemiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdydenqrrfqna8km8dmekpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId_dtypvdmotqh3smvogpxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIddz605wvotwvrurorm1ha5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdw22hfwxghqo7jpet2ylxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b8fd5b266fbcfd6648476425a0114f608145717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ad11127da9c9efb354392e93665deda708385a6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebf965c8759043ed36f1bfc5fad68aaeeca1d51b.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>フリーアドレスのフロアに必要なルールを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>