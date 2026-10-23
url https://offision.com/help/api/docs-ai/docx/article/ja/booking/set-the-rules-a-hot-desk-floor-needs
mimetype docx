--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,110 +52,110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu3zqaeap2v-vtfedemg8x">
+      <w:hyperlink w:history="1" r:id="rIdjou0obsgwzdxlhwuujq3k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/set-the-rules-a-hot-desk-floor-needs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクはルームと同じ予約ポリシーに従います。画面も項目も同じで、リソースへの
 付け方も同じです。変わるのは、そのうちどれに手を伸ばすかです。共有デスクの
 壊れ方はルームと違うからです。誰も二重予約はしません。ただ別の場所に座って、
 その席を一日中押さえたままにするのです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ですのでこの記事は設定リファレンスではなく、選び方です。以下の項目はすべて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId40ctefrtq4f856n2n-7cr">
+      <w:hyperlink w:history="1" r:id="rIdp8inlftqozsskuimsu6tp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースルールのリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に一つずつ書いてあります。
 ここにあるのは、フリーアドレスのフロアがどの6つを設定するのか、そしてなぜかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デスクがすでにあること — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_c1ykotoaqb-js_hovae">
+      <w:hyperlink w:history="1" r:id="rId6u7rsznvlywaxb8cfgq0_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — そして事前に予約
 させるのか、その場で取らせるのかを決めていること。手順1がその判断で、以降の
 内容は答えによって読み方が変わります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームが使っているポリシーを編集するのではなく、デスク用に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -241,100 +241,100 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">その場で</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スキャンして</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と同じ
 ではありません。パネルもその場にあるからです。これをオンにするのは「ステッカーを
 スキャンしたときだけ取れるデスク」の半分にすぎず、もう半分は予約手段の設定です。
 両方とも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9yklhihelijdlqwbwwcay">
+      <w:hyperlink w:history="1" r:id="rId3s09makrzfrd2xtbmzlow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあり、アプリからだけ予約できるようにする構成も同じページで説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーが全日予約を作成可能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — オンのままにしてください。デスクの予約はたいてい
 一日単位で、会議ルームへの助言とは正反対です。オフにすると、毎朝手で 9:00〜18:00 と
 入力させることになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ついでに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーが定期的な予約を作成可能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオフにすることも検討してください。
 繰り返しの予約1つで、毎週火曜の同じデスクを無期限に押さえられます。それは裏口から
 入った固定席で、もしそれが望みなら</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6uxdj-xxrst1lgzmiphph">
+      <w:hyperlink w:history="1" r:id="rIdqotc3mrgplf4iul_szqa8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定席にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ほうが素直です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-booking-ja" descr="予約ポリシー。「ウォークインのみ」が、そのデスクが予約フォームに出るかどうかを決める。" title="予約ポリシー。「ウォークインのみ」が、そのデスクが予約フォームに出るかどうかを決める。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -399,51 +399,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フリーアドレスを成立させる設定であり、いちばん設定されていない設定でもあります。
 これがないと、予約されて使われなかったデスクは、予約した人が思い出すまで —
 つまりその日の終わりまで — 押さえられたままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにすると、通常の期限が現れます。どれだけ早くからの
 チェックインを数えるか、そして開始から何分で無断キャンセル扱いにしてデスクを
 解放するかです。仕組みの全体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyop3lw0ppydntsmxmukp_">
+      <w:hyperlink w:history="1" r:id="rIdw6q6pqlpbtzpfmwitflnh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと無断キャンセルの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。
 ここで重要なのは次のトグルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終日予約のチェックイン時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
@@ -452,51 +452,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「終日予約の固定チェックイン時間制限を指定します。」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 通常の期限は予約の開始時刻から数えますが、終日のデスク予約は午前0時に始まるので、
 30分の期限は誰も起きていないうちに切れてしまいます。この設定はそれを時刻に
 置き換えます。10:30 までにチェックインしなければデスクは元のプールに戻る、という
 具合です。手順1で終日予約をオンのままにしたフロアでは、これは任意ではありません。
 これがなければ上の期限には意味がないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポリシーが決めるのは、デスクにチェックインが「必要かどうか」であって、「どうやって」
 ではありません。デスクにはパネルがなく、アプリでステッカーをスキャンするか、キオスク、
 電子ペーパータグ、デスクパネルを使います。比較は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljmp5pq6tmf4ug94utzs1">
+      <w:hyperlink w:history="1" r:id="rIdx9hm1mjla90bsrwgrhuod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクの取り方をどれにするか決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4733925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-all-day-check-in-ja" descr="チェックインを必須にすると、その下に終日予約の期限が現れる。午前0時から数える期限を時刻が置き換える。" title="チェックインを必須にすると、その下に終日予約の期限が現れる。午前0時から数える期限を時刻が置き換える。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -787,51 +787,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルのチェックイン IP 制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が答えです。
 オフィスのアドレスを列挙すれば、それ以外からのスキャンは拒否されます。このページで
 唯一、予約ではなくステッカーそのものについての設定であり、ステッカーを配って安全な
 理由でもあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1u2gyh4fbpoqdcaazemiw">
+      <w:hyperlink w:history="1" r:id="rIddxzmznal5xyf-mp6xc2zo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. ポリシーをデスクに紐づける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何かが指すまで、ポリシーはそれ単体で存在するだけです。各デスクの</w:t>
@@ -914,163 +914,163 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がデスクを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはデスク側に設定するチームスペースです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydenqrrfqna8km8dmekpw">
+      <w:hyperlink w:history="1" r:id="rId7dmdzskm9m_mzkdxejqsb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に専用のルームを割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1人がどれだけデスクを使えるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはポイントで、デスクには独自の枠を
 持たせられます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_dtypvdmotqh3smvogpxq">
+      <w:hyperlink w:history="1" r:id="rIde0d2wxw74rdexucp2hcqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクとルームを別々のポイントで課金する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">午前・午後のデスク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 半日デスクはポリシーの設定ではまったくなく、
 タイムスロット刻みを持つ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のスケジュールです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddz605wvotwvrurorm1ha5">
+      <w:hyperlink w:history="1" r:id="rIdsw6yjiudznqipudjh3yu4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を固定のタイムスロットに制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクを使える時間帯。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 営業時間のスケジュールはデスク側にあり、このポリシーと
 一緒に判定されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw22hfwxghqo7jpet2ylxx">
+      <w:hyperlink w:history="1" r:id="rIdufqgh9ay6gxhywyvxiowx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1496,51 +1496,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu3zqaeap2v-vtfedemg8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId40ctefrtq4f856n2n-7cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdw_c1ykotoaqb-js_hovae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId9yklhihelijdlqwbwwcay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId6uxdj-xxrst1lgzmiphph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdyop3lw0ppydntsmxmukp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdljmp5pq6tmf4ug94utzs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId1u2gyh4fbpoqdcaazemiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdydenqrrfqna8km8dmekpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId_dtypvdmotqh3smvogpxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIddz605wvotwvrurorm1ha5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdw22hfwxghqo7jpet2ylxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b8fd5b266fbcfd6648476425a0114f608145717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ad11127da9c9efb354392e93665deda708385a6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebf965c8759043ed36f1bfc5fad68aaeeca1d51b.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjou0obsgwzdxlhwuujq3k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdp8inlftqozsskuimsu6tp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId6u7rsznvlywaxb8cfgq0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId3s09makrzfrd2xtbmzlow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdqotc3mrgplf4iul_szqa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdw6q6pqlpbtzpfmwitflnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdx9hm1mjla90bsrwgrhuod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIddxzmznal5xyf-mp6xc2zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7dmdzskm9m_mzkdxejqsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIde0d2wxw74rdexucp2hcqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdsw6yjiudznqipudjh3yu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdufqgh9ay6gxhywyvxiowx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11f8018ec29e8ba8f3cebff927493d933ddef62b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ab16b4440e967f68580edf40842eefd1da613f1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf2afe556704042b2f029a436bfd94aa43faba88.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>フリーアドレスのフロアに必要なルールを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>