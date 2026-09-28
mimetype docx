--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの部屋が場所に見合っているかを見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">リソース使用分析は、各ルームとデスクがどれだけ働いているかでフロアプランを 塗り分け、続いて資産、人、時間帯をランキングにします。利用率が何分の何なのか、 色がなぜ動くのか、選んだフロアを無視するカードはどれか。</w:t>
+        <w:t xml:space="preserve">リソース使用分析は、各ルームとデスクがどれだけ働いているかでフロアプランを塗り分け、続いて資産、人、時間帯をランキングにします。色がなぜ動くのか、選んだフロアを無視するカードはどれか、そしてなぜピーク時間は一つのルームに絞ることも曜日別に分けることもできないのか。利用率が何分の何なのかは「リソース使用率が数える時間」にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyz9h1bvnqeuxqdyaogfyq">
+      <w:hyperlink w:history="1" r:id="rIdarqi9ifqfuw8pqtd-e3g6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース使用分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、人ではなく組織全体について問うときに開くページです。
 どのフロアが埋まっているか、誰も予約しない部屋はどれか、「会議室が足りない」の
@@ -735,50 +735,70 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアの選択が効くのはマップだけです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> その下はすべて組織全体で、期間と
 リソース種別だけで絞られています。プランに見えない部屋がランキングに並んでいても
 不具合ではありません。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">このページには、カードを一つのルームまで絞り込むフィルターがありません。それが
+できるのは </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdr5uauywuwfjpigjaeah12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約分析</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> です。</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1712"/>
         <w:gridCol w:w="4908"/>
         <w:gridCol w:w="2740"/>
       </w:tblGrid>
       <w:tr>
@@ -1138,51 +1158,85 @@
             <w:r>
               <w:t xml:space="preserve">なし</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースランキング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と 2 つのトップカードには列の選択があるので、自分の
-レポートに必要な列をエクスポートに入れられます。</w:t>
+レポートに必要な列をエクスポートに入れられます。四半期末に全ルームのファイルが
+要るなら、先に </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">前四半期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> タブを選びます —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdliyrorm1l3w9zbx7mvrd1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">前四半期の全ルームの利用状況を取得する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+に手順があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">トップユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はその一覧に
 ユーザー属性を足せます。ほかは決まった組から選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2895600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="usage-map-ranking-ja" descr="ランキングと、その列の選択とエクスポート。" title="ランキングと、その列の選択とエクスポート。"/>
             <wp:cNvGraphicFramePr>
@@ -1243,108 +1297,128 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ピーク時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は「もう 1 部屋いるか」に答えるカードです。10 時から正午が濃く、
 15 時以降が空なら、それは部屋の不足ではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">11 時の</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 部屋の不足です。どのセルでも
 クリックすれば、その時間帯の予約が出てきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">列は期間中の個々の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日付</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> であって、曜日ではありません — 曜日別の内訳はここにも
+ほかのどこにもありません。そしてこのページのどのカードとも同じく、選んだリソース
+種別の組織全体が対象であり、一つのルームではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3962400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="usage-map-peak-hours-ja" descr="1 列が 1 日、1 行が 1 時間。" title="1 列が 1 日、1 行が 1 時間。"/>
+            <wp:docPr id="1" name="usage-map-peak-hours-ja" descr="1 列が暦の 1 日、1 行が一日の 1 時間。" title="1 列が暦の 1 日、1 行が一日の 1 時間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 列が 1 日、1 行が 1 時間。</w:t>
+        <w:t xml:space="preserve">1 列が暦の 1 日、1 行が一日の 1 時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">よく知っている週に期間を合わせ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間</w:t>
       </w:r>
       <w:r>
@@ -1370,119 +1444,198 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部屋に人がいたかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここの数字はすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約された</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時間です。1 週間
 予約されて誰も入らなかった部屋は、ずっと使われた部屋と見分けがつきません —
 それがチェックインと </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkj36xyk6lknjigzshuhkw">
+      <w:hyperlink w:history="1" r:id="rId2vtewkp9e5d2zffaaxsfu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">未出席の集計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の役目であり、
 在室センサーが測るものです。人数を数えるルームなら、実測値は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvh_gv5wffgwalt3dkgsod">
+      <w:hyperlink w:history="1" r:id="rIdlggzoq4ovcivasptd8sei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">絶対的にどれだけ忙しいか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 色は画面にあるものどうしを順位づけます。絶対値は
 凡例とサマリーパネルの割合です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">特定の一つのルームの時間帯。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ピーク時間はリソース種別ごとの組織全体で、
+絞り込むことができません。かわりに
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkf9crxspus1tnp90h00cz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約分析</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を開いてください。そのフィルターは
+ページ上のすべてのビューを絞り込むので、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">毎日のヒートマップ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を一つのルーム
+にできます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/analytics (予約分析)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">曜日に関すること全般。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ピーク時間もほかのレポートも、利用状況を曜日で
+合計しません。ヒートマップの列は日付であり、曜日名も持ちません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">誰が使ったかを別の軸と掛け合わせたもの。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このページが出せるのは一度に
 1 軸だけです。部署 × リソース種別や、コストコード × 月は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyr-wkdrk2xe97ophih-ns">
+      <w:hyperlink w:history="1" r:id="rId3r0pfmxz-yfovyagb63vq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">利用レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で組んでください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1907,51 +2060,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyz9h1bvnqeuxqdyaogfyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdkj36xyk6lknjigzshuhkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdvh_gv5wffgwalt3dkgsod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdyr-wkdrk2xe97ophih-ns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09182e6dd1a2c869dffb41fa1f84c665d3d17bc5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0979411973041bf4a6b79c16f088e84167e60503.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4e1b3fd0e281fd15abf19b314f263c0d900a346.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5edee489aa7a6ebd41711578ef2a57c03f0517e9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdarqi9ifqfuw8pqtd-e3g6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdr5uauywuwfjpigjaeah12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdliyrorm1l3w9zbx7mvrd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rId2vtewkp9e5d2zffaaxsfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdlggzoq4ovcivasptd8sei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdkf9crxspus1tnp90h00cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId3r0pfmxz-yfovyagb63vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09182e6dd1a2c869dffb41fa1f84c665d3d17bc5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0979411973041bf4a6b79c16f088e84167e60503.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4e1b3fd0e281fd15abf19b314f263c0d900a346.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5edee489aa7a6ebd41711578ef2a57c03f0517e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの部屋が場所に見合っているかを見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>