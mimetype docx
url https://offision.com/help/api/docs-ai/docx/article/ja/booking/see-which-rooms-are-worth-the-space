--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarqi9ifqfuw8pqtd-e3g6">
+      <w:hyperlink w:history="1" r:id="rIdttm3npqn-km3qdxbwpm41">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース使用分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、人ではなく組織全体について問うときに開くページです。
 どのフロアが埋まっているか、誰も予約しない部屋はどれか、「会議室が足りない」の
@@ -743,51 +743,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアの選択が効くのはマップだけです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> その下はすべて組織全体で、期間と
 リソース種別だけで絞られています。プランに見えない部屋がランキングに並んでいても
 不具合ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページには、カードを一つのルームまで絞り込むフィルターがありません。それが
 できるのは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr5uauywuwfjpigjaeah12">
+      <w:hyperlink w:history="1" r:id="rIdwt5zljzszckzzu3fvl8n5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1182,51 +1182,51 @@
         <w:t xml:space="preserve"> と 2 つのトップカードには列の選択があるので、自分の
 レポートに必要な列をエクスポートに入れられます。四半期末に全ルームのファイルが
 要るなら、先に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">前四半期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> タブを選びます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdliyrorm1l3w9zbx7mvrd1">
+      <w:hyperlink w:history="1" r:id="rIdtgcyxxa0fd5ybvaxehicq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">前四半期の全ルームの利用状況を取得する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に手順があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">トップユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はその一覧に
 ユーザー属性を足せます。ほかは決まった組から選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1444,64 +1444,64 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部屋に人がいたかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここの数字はすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約された</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時間です。1 週間
 予約されて誰も入らなかった部屋は、ずっと使われた部屋と見分けがつきません —
 それがチェックインと </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2vtewkp9e5d2zffaaxsfu">
+      <w:hyperlink w:history="1" r:id="rIdm9u21qhat_np_gmowedbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">未出席の集計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の役目であり、
 在室センサーが測るものです。人数を数えるルームなら、実測値は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlggzoq4ovcivasptd8sei">
+      <w:hyperlink w:history="1" r:id="rIdzer5cdxvkfqa3oyrdmj7x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1512,51 +1512,51 @@
         <w:t xml:space="preserve"> 色は画面にあるものどうしを順位づけます。絶対値は
 凡例とサマリーパネルの割合です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">特定の一つのルームの時間帯。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ピーク時間はリソース種別ごとの組織全体で、
 絞り込むことができません。かわりに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkf9crxspus1tnp90h00cz">
+      <w:hyperlink w:history="1" r:id="rIdbdmn3zumycmnqaviww-r2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を開いてください。そのフィルターは
 ページ上のすべてのビューを絞り込むので、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">毎日のヒートマップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を一つのルーム
 にできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1591,51 +1591,51 @@
         <w:t xml:space="preserve"> ピーク時間もほかのレポートも、利用状況を曜日で
 合計しません。ヒートマップの列は日付であり、曜日名も持ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が使ったかを別の軸と掛け合わせたもの。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このページが出せるのは一度に
 1 軸だけです。部署 × リソース種別や、コストコード × 月は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3r0pfmxz-yfovyagb63vq">
+      <w:hyperlink w:history="1" r:id="rIdnfq9byi0vhkvexchdwcoq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">利用レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で組んでください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2060,51 +2060,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdarqi9ifqfuw8pqtd-e3g6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdr5uauywuwfjpigjaeah12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdliyrorm1l3w9zbx7mvrd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rId2vtewkp9e5d2zffaaxsfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdlggzoq4ovcivasptd8sei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdkf9crxspus1tnp90h00cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId3r0pfmxz-yfovyagb63vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09182e6dd1a2c869dffb41fa1f84c665d3d17bc5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0979411973041bf4a6b79c16f088e84167e60503.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4e1b3fd0e281fd15abf19b314f263c0d900a346.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5edee489aa7a6ebd41711578ef2a57c03f0517e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdttm3npqn-km3qdxbwpm41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdwt5zljzszckzzu3fvl8n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdtgcyxxa0fd5ybvaxehicq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdm9u21qhat_np_gmowedbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdzer5cdxvkfqa3oyrdmj7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdbdmn3zumycmnqaviww-r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdnfq9byi0vhkvexchdwcoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/751fae5d646fb11f488aa4bbe6a9d761ba22b0bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/452ca7c94e6048b7f78f6b4a9891c3ff41392b92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f00586cc4a3b3905fbcf5380179ebd48c0bdf0e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10d8a345e5b2ba0accc318e7f89a04567dc86432.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの部屋が場所に見合っているかを見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>