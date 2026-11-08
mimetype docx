--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttm3npqn-km3qdxbwpm41">
+      <w:hyperlink w:history="1" r:id="rIdlywamyan-t9-jtpjwe-dn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース使用分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、人ではなく組織全体について問うときに開くページです。
 どのフロアが埋まっているか、誰も予約しない部屋はどれか、「会議室が足りない」の
@@ -743,51 +743,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアの選択が効くのはマップだけです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> その下はすべて組織全体で、期間と
 リソース種別だけで絞られています。プランに見えない部屋がランキングに並んでいても
 不具合ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページには、カードを一つのルームまで絞り込むフィルターがありません。それが
 できるのは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwt5zljzszckzzu3fvl8n5">
+      <w:hyperlink w:history="1" r:id="rIdvsa0t5ingyxqkyjtllewv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1182,51 +1182,51 @@
         <w:t xml:space="preserve"> と 2 つのトップカードには列の選択があるので、自分の
 レポートに必要な列をエクスポートに入れられます。四半期末に全ルームのファイルが
 要るなら、先に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">前四半期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> タブを選びます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgcyxxa0fd5ybvaxehicq">
+      <w:hyperlink w:history="1" r:id="rIdszyqbx5javt8xztu3ferw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">前四半期の全ルームの利用状況を取得する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に手順があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">トップユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はその一覧に
 ユーザー属性を足せます。ほかは決まった組から選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1444,64 +1444,64 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部屋に人がいたかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここの数字はすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約された</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時間です。1 週間
 予約されて誰も入らなかった部屋は、ずっと使われた部屋と見分けがつきません —
 それがチェックインと </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm9u21qhat_np_gmowedbm">
+      <w:hyperlink w:history="1" r:id="rId03-ijsklanwlpqrzsipcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">未出席の集計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の役目であり、
 在室センサーが測るものです。人数を数えるルームなら、実測値は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzer5cdxvkfqa3oyrdmj7x">
+      <w:hyperlink w:history="1" r:id="rIdwlcolhfkf1ufryjq6b7_f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1512,51 +1512,51 @@
         <w:t xml:space="preserve"> 色は画面にあるものどうしを順位づけます。絶対値は
 凡例とサマリーパネルの割合です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">特定の一つのルームの時間帯。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ピーク時間はリソース種別ごとの組織全体で、
 絞り込むことができません。かわりに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdmn3zumycmnqaviww-r2">
+      <w:hyperlink w:history="1" r:id="rIdfihoh-_jy34y5alhduht7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を開いてください。そのフィルターは
 ページ上のすべてのビューを絞り込むので、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">毎日のヒートマップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を一つのルーム
 にできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1591,51 +1591,51 @@
         <w:t xml:space="preserve"> ピーク時間もほかのレポートも、利用状況を曜日で
 合計しません。ヒートマップの列は日付であり、曜日名も持ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が使ったかを別の軸と掛け合わせたもの。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このページが出せるのは一度に
 1 軸だけです。部署 × リソース種別や、コストコード × 月は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfq9byi0vhkvexchdwcoq">
+      <w:hyperlink w:history="1" r:id="rId3fgq-m_e13en2w8phwut0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">利用レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で組んでください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2060,51 +2060,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdttm3npqn-km3qdxbwpm41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdwt5zljzszckzzu3fvl8n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdtgcyxxa0fd5ybvaxehicq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdm9u21qhat_np_gmowedbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdzer5cdxvkfqa3oyrdmj7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdbdmn3zumycmnqaviww-r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdnfq9byi0vhkvexchdwcoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/751fae5d646fb11f488aa4bbe6a9d761ba22b0bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/452ca7c94e6048b7f78f6b4a9891c3ff41392b92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f00586cc4a3b3905fbcf5380179ebd48c0bdf0e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10d8a345e5b2ba0accc318e7f89a04567dc86432.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlywamyan-t9-jtpjwe-dn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdvsa0t5ingyxqkyjtllewv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdszyqbx5javt8xztu3ferw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rId03-ijsklanwlpqrzsipcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdwlcolhfkf1ufryjq6b7_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdfihoh-_jy34y5alhduht7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId3fgq-m_e13en2w8phwut0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/751fae5d646fb11f488aa4bbe6a9d761ba22b0bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/452ca7c94e6048b7f78f6b4a9891c3ff41392b92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f00586cc4a3b3905fbcf5380179ebd48c0bdf0e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10d8a345e5b2ba0accc318e7f89a04567dc86432.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの部屋が場所に見合っているかを見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>