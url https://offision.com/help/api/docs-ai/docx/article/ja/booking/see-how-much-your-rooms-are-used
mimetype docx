--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,112 +26,112 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室がどれだけ使われているか見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ユーザーリソース利用レポートは、任意の2つの軸を掛け合わせます — 誰が予約 したかと、何を予約したかを、月ごとに。ドラッグでグリッドを組む方法、時間が 実際に何を数えているか、そしてダウンロードが画面より広い理由。</w:t>
+        <w:t xml:space="preserve">予約分析のピボットテーブル。ユーザーリソース利用レポートは、任意の2つの軸を掛け合わせます — 誰が予約したかと、何を予約したかを、月ごとに。ドラッグでグリッドを組む方法、時間が実際に何を数えているか、そしてダウンロードが画面より広い理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxoedyw_fdooegwamley8u">
+      <w:hyperlink w:history="1" r:id="rIdioayfs-mcnqvrojra8ynt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーリソース利用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が答えるのは1つのかたちの問いです: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が何を、どれ
 くらいの時間使ったか。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 自分で組み立てるグリッドで、縦に好きなものを、横に
+        <w:t xml:space="preserve"> 予約のピボットテーブルです。自分で組み立てるグリッドで、縦に好きなものを、横に
 好きなものを置き、交わるところで時間と予約数を読みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分析</w:t>
       </w:r>
       <w:r>
@@ -1533,51 +1533,64 @@
         <w:t xml:space="preserve">元データ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — Excel 自身の
 ピボットテーブルに流し込むかたちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ファイルは画面よりずっと広く、深くなります。50×50 の窓を越えて軸をたどるから
 です。ただし無制限ではなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">各軸 200 キー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で止まり、そのことを示す印は
 ファイルに残りません。それより大きなレポートでは、ファイルが完全だと信じる
-のではなく、期間かフロアの絞り込みを狭めてください。</w:t>
+のではなく、期間かフロアの絞り込みを狭めてください。あるいは
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdp1xmpha-zf7kotxfw3yfz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">レポート用 API</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+から数値を取得します。こちらには 200 キーの上限も、下記の 1 年の制限もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">制限</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1年より長い期間は受け付けません。</w:t>
@@ -1670,51 +1683,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイント。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どれだけ予約して </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">よい</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> かは別の画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoq9fju2m0vxfymuaepz3r">
+      <w:hyperlink w:history="1" r:id="rIdynvdzw5bj80xiophrxhxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイント利用履歴</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2180,51 +2193,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxoedyw_fdooegwamley8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdoq9fju2m0vxfymuaepz3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1b229bdd7919f25381010805afed65f3eacffeb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e24806a3d8a88da3aed639416190f0788811db69.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/769459eb0a59bae9c35b7e89e956246ab322f568.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5bc22a9c2d8697cd7eb83efb1c5c9fd5edf7fb7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087cc23d729ede488f24b6d78334d9e9b482e6fc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7917ffdadc6be3cde2d6fd734ca037b7386008b8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdioayfs-mcnqvrojra8ynt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdp1xmpha-zf7kotxfw3yfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdynvdzw5bj80xiophrxhxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1b229bdd7919f25381010805afed65f3eacffeb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e24806a3d8a88da3aed639416190f0788811db69.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/769459eb0a59bae9c35b7e89e956246ab322f568.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5bc22a9c2d8697cd7eb83efb1c5c9fd5edf7fb7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087cc23d729ede488f24b6d78334d9e9b482e6fc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7917ffdadc6be3cde2d6fd734ca037b7386008b8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議室がどれだけ使われているか見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>