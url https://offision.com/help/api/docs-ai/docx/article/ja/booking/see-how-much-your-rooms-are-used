--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -13,90 +13,90 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">会議室がどれだけ使われているか見る</w:t>
+        <w:t xml:space="preserve">会議室の利用レポートを読む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">予約分析のピボットテーブル。ユーザーリソース利用レポートは、任意の2つの軸を掛け合わせます — 誰が予約したかと、何を予約したかを、月ごとに。ドラッグでグリッドを組む方法、時間が実際に何を数えているか、そしてダウンロードが画面より広い理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdioayfs-mcnqvrojra8ynt">
+      <w:hyperlink w:history="1" r:id="rIdqf_x_oyygk4y2lhdtibvk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーリソース利用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が答えるのは1つのかたちの問いです: </w:t>
       </w:r>
@@ -1536,51 +1536,51 @@
         <w:t xml:space="preserve"> — Excel 自身の
 ピボットテーブルに流し込むかたちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ファイルは画面よりずっと広く、深くなります。50×50 の窓を越えて軸をたどるから
 です。ただし無制限ではなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">各軸 200 キー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で止まり、そのことを示す印は
 ファイルに残りません。それより大きなレポートでは、ファイルが完全だと信じる
 のではなく、期間かフロアの絞り込みを狭めてください。あるいは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp1xmpha-zf7kotxfw3yfz">
+      <w:hyperlink w:history="1" r:id="rIdhmwgoimtahxwtouck-ehn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レポート用 API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から数値を取得します。こちらには 200 キーの上限も、下記の 1 年の制限もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">制限</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1683,51 +1683,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイント。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どれだけ予約して </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">よい</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> かは別の画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdynvdzw5bj80xiophrxhxf">
+      <w:hyperlink w:history="1" r:id="rId8s33yakrqtc8tvjooeuty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイント利用履歴</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2193,55 +2193,55 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdioayfs-mcnqvrojra8ynt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdp1xmpha-zf7kotxfw3yfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdynvdzw5bj80xiophrxhxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1b229bdd7919f25381010805afed65f3eacffeb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e24806a3d8a88da3aed639416190f0788811db69.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/769459eb0a59bae9c35b7e89e956246ab322f568.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5bc22a9c2d8697cd7eb83efb1c5c9fd5edf7fb7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087cc23d729ede488f24b6d78334d9e9b482e6fc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7917ffdadc6be3cde2d6fd734ca037b7386008b8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqf_x_oyygk4y2lhdtibvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdhmwgoimtahxwtouck-ehn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId8s33yakrqtc8tvjooeuty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa08c7adfdaddca9bf2d1dc679da64fc9893de86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/010f8f3a37063cd53d34e2df785c2e4812f05a6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7ec25c2b2f37d8b5f606b4303a0965e450633d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92329e41820bb6d0cb4b4f8464f4403a3c2d2d89.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dca0de0a6259f31156f1111de1431da52bc51b4e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f7af324b5cd92a81286134ae0504c8f60342d96.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>会議室がどれだけ使われているか見る</dc:title>
+  <dc:title>会議室の利用レポートを読む</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>