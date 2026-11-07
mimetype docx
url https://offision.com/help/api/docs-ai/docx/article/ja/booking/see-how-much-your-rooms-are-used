--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqf_x_oyygk4y2lhdtibvk">
+      <w:hyperlink w:history="1" r:id="rIdba0qcgcenoknd6omptxmj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーリソース利用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が答えるのは1つのかたちの問いです: </w:t>
       </w:r>
@@ -1536,51 +1536,51 @@
         <w:t xml:space="preserve"> — Excel 自身の
 ピボットテーブルに流し込むかたちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ファイルは画面よりずっと広く、深くなります。50×50 の窓を越えて軸をたどるから
 です。ただし無制限ではなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">各軸 200 キー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で止まり、そのことを示す印は
 ファイルに残りません。それより大きなレポートでは、ファイルが完全だと信じる
 のではなく、期間かフロアの絞り込みを狭めてください。あるいは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmwgoimtahxwtouck-ehn">
+      <w:hyperlink w:history="1" r:id="rIdizyzarw3rxngs1yytegiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レポート用 API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から数値を取得します。こちらには 200 キーの上限も、下記の 1 年の制限もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">制限</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1683,51 +1683,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイント。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どれだけ予約して </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">よい</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> かは別の画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8s33yakrqtc8tvjooeuty">
+      <w:hyperlink w:history="1" r:id="rId1uwligwhmypu5wlmuh_vx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイント利用履歴</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2193,51 +2193,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqf_x_oyygk4y2lhdtibvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdhmwgoimtahxwtouck-ehn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId8s33yakrqtc8tvjooeuty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa08c7adfdaddca9bf2d1dc679da64fc9893de86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/010f8f3a37063cd53d34e2df785c2e4812f05a6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7ec25c2b2f37d8b5f606b4303a0965e450633d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92329e41820bb6d0cb4b4f8464f4403a3c2d2d89.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dca0de0a6259f31156f1111de1431da52bc51b4e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f7af324b5cd92a81286134ae0504c8f60342d96.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdba0qcgcenoknd6omptxmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdizyzarw3rxngs1yytegiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId1uwligwhmypu5wlmuh_vx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa08c7adfdaddca9bf2d1dc679da64fc9893de86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/010f8f3a37063cd53d34e2df785c2e4812f05a6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7ec25c2b2f37d8b5f606b4303a0965e450633d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92329e41820bb6d0cb4b4f8464f4403a3c2d2d89.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dca0de0a6259f31156f1111de1431da52bc51b4e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f7af324b5cd92a81286134ae0504c8f60342d96.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議室の利用レポートを読む</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>