--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を固定の時間枠に制限する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">固定間隔をオンにすると、自由なタイムラインが時間枠のリストに置き換わります: 9:00 か 11:00 は選べても、その間は選べません。間隔は予約時間スケジュールの 時間帯ごとに設定し、推奨時間帯はオフになります。</w:t>
+        <w:t xml:space="preserve">固定間隔をオンにすると、自由なタイムラインが時間枠のリストに置き換わります: 9:00 か 11:00 は選べても、その間は選べません。間隔は予約時間スケジュールの時間帯ごとに設定し、推奨時間帯はオフになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5mfzecrtydrhiihr950xo">
+      <w:hyperlink w:history="1" r:id="rIddsum5ersbmva_oqg7w8l9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/restrict-bookings-to-fixed-time-slots/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slot-grid-ja" descr="間隔を設定すると、予約は枠の開始時刻からしか始められません — そして誰かがすでに押さえている枠は閉じています。" title="間隔を設定すると、予約は枠の開始時刻からしか始められません — そして誰かがすでに押さえている枠は閉じています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会議室にはすでに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスケジュールが適用されている必要があります。
 まだなら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9c7rljwv5k3lqfwqbepwe">
+      <w:hyperlink w:history="1" r:id="rId_lfza47sf11_bijc5sohh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">営業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> がスケジュールの作成と
 リソースへの適用を説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 制限をオンにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -584,51 +584,51 @@
         <w:t xml:space="preserve">スケジュールは代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">推奨時間帯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を提示することもできます — 考え方は
 同じですが、あくまで参考です:
 「事前に設定した時間帯は予約時にヒントとして表示されますが、強制されることは
 ありません。」2つは択一で、制限のほうが勝ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは全社共通のグリッドについても同じです。制限された会議室はそこへ落ちる
 ことはありません — 人が目にするのはその会議室自身の強制された時間帯であり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhusqv82hzrjq9esroryrp">
+      <w:hyperlink w:history="1" r:id="rIdjcmfnqlgmmoq4njgmc7ts">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全社共通の推奨時間帯</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が届くのは
 制限されていない会議室だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slots-suggested-off-ja" descr="制限がオンのあいだの推奨時間帯ページ。" title="制限がオンのあいだの推奨時間帯ページ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1640,51 +1640,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5mfzecrtydrhiihr950xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId9c7rljwv5k3lqfwqbepwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdhusqv82hzrjq9esroryrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d43f6a48099dc35575fd127a758b15d19e70c5b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1347ab7d10326c7aea63654e40b8e8262e0341f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bc6ef362dffac810e7a53d3c58df96392a64f1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df8babe11a121f0eaa6522090926f354d2bdc158.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b07f4d9fd4b04855f1827e20a637ebdc1a53e2b9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68ad2cb9c5c1ef53daa92907f174aa00223b5b37.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e3dcde535a2df8cdcbeb65a76a6ded8080f6748.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c4a168d6fce60b4b7873c3e20d70d19b4afff0d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddsum5ersbmva_oqg7w8l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId_lfza47sf11_bijc5sohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdjcmfnqlgmmoq4njgmc7ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d43f6a48099dc35575fd127a758b15d19e70c5b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1347ab7d10326c7aea63654e40b8e8262e0341f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bc6ef362dffac810e7a53d3c58df96392a64f1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df8babe11a121f0eaa6522090926f354d2bdc158.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b07f4d9fd4b04855f1827e20a637ebdc1a53e2b9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68ad2cb9c5c1ef53daa92907f174aa00223b5b37.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e3dcde535a2df8cdcbeb65a76a6ded8080f6748.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c4a168d6fce60b4b7873c3e20d70d19b4afff0d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約を固定の時間枠に制限する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>