--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsum5ersbmva_oqg7w8l9">
+      <w:hyperlink w:history="1" r:id="rIdbecowmoeply1he0zq7foa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/restrict-bookings-to-fixed-time-slots/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slot-grid-ja" descr="間隔を設定すると、予約は枠の開始時刻からしか始められません — そして誰かがすでに押さえている枠は閉じています。" title="間隔を設定すると、予約は枠の開始時刻からしか始められません — そして誰かがすでに押さえている枠は閉じています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会議室にはすでに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスケジュールが適用されている必要があります。
 まだなら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_lfza47sf11_bijc5sohh">
+      <w:hyperlink w:history="1" r:id="rId2mz32rvukdrjdrwqr1tkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">営業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> がスケジュールの作成と
 リソースへの適用を説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 制限をオンにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -584,51 +584,51 @@
         <w:t xml:space="preserve">スケジュールは代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">推奨時間帯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を提示することもできます — 考え方は
 同じですが、あくまで参考です:
 「事前に設定した時間帯は予約時にヒントとして表示されますが、強制されることは
 ありません。」2つは択一で、制限のほうが勝ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは全社共通のグリッドについても同じです。制限された会議室はそこへ落ちる
 ことはありません — 人が目にするのはその会議室自身の強制された時間帯であり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcmfnqlgmmoq4njgmc7ts">
+      <w:hyperlink w:history="1" r:id="rIdvns7mfuguaa1qu2z01vdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全社共通の推奨時間帯</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が届くのは
 制限されていない会議室だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slots-suggested-off-ja" descr="制限がオンのあいだの推奨時間帯ページ。" title="制限がオンのあいだの推奨時間帯ページ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1640,51 +1640,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddsum5ersbmva_oqg7w8l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId_lfza47sf11_bijc5sohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdjcmfnqlgmmoq4njgmc7ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d43f6a48099dc35575fd127a758b15d19e70c5b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1347ab7d10326c7aea63654e40b8e8262e0341f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bc6ef362dffac810e7a53d3c58df96392a64f1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df8babe11a121f0eaa6522090926f354d2bdc158.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b07f4d9fd4b04855f1827e20a637ebdc1a53e2b9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68ad2cb9c5c1ef53daa92907f174aa00223b5b37.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e3dcde535a2df8cdcbeb65a76a6ded8080f6748.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c4a168d6fce60b4b7873c3e20d70d19b4afff0d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbecowmoeply1he0zq7foa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId2mz32rvukdrjdrwqr1tkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdvns7mfuguaa1qu2z01vdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/baee65296a7c9445c930c2ef065873f0e6930219.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3da9e9b4174cb9fb1156311e1811896a5f05cec1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f12e4b5e8a72dade7474fc37ad0e729c4e2e5e82.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f9550c169432c9ccc82accdd0af7dc52b72cee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d448fa407502bc52d8ae74a64aa7345b38886d08.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1df19deaeeaf42e3494bee318a8d594ce6a335d1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/031d8a4ba1290c9978fd8e1f5a8ee39b12fa1d46.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d101c20a2d55913bd8d8dd1bd470266c1e61b5dd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約を固定の時間枠に制限する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>