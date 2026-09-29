--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ルールリファレンス</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">リソースポリシー、ポイント、チームスペースがどう組み合わさって予約の可否を決めるか。 そしてリソースポリシーとチームスペースの各画面にあるすべての項目。</w:t>
+        <w:t xml:space="preserve">リソースポリシー、ポイント、チームスペースがどう組み合わさって予約の可否を決めるか。そしてリソースポリシーとチームスペースの各画面にあるすべての項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyk_65n4hbn_rsy98cxypb">
+      <w:hyperlink w:history="1" r:id="rIdf0170awtegisjrror9hsd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/resource-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が通るかどうかは3つの仕組みが決めており、設定画面もそれぞれ別です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -114,51 +114,51 @@
         <w:t xml:space="preserve"> は再利用できるルールのまとまりです。予約可能期間、利用時間、
 チェックイン、承認、予約できる手段など。ルーム1つずつではなく、空間の種類ごとに
 割り当てます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約に値段を、人に残高を与えます。ポイントには専用の設定があり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpt9mygiq7ndypbep0qmn">
+      <w:hyperlink w:history="1" r:id="rIdoevqwyzvzdtxlm0pragty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">そのための章</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -253,51 +253,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — リソースポリシー。期間、時間、終日、繰り返し、
 日をまたぐ、営業時間、ウォークイン、予約手段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支払えるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb2akuuetbxnsvlt2q7gl1">
+      <w:hyperlink w:history="1" r:id="rIdrvdm7bpxujx7jxes4rnyj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -623,51 +623,51 @@
         <w:t xml:space="preserve"> 予約管理者に
 ルームが見えていても、チーム外の人を主催者にした予約は拒否されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイントは承認時ではなく、予約を保存した時点で引かれます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 申請を却下しても
 ポイントは戻りません。戻るのはキャンセルしたときだけで、しかも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1sq0xqxo3ptxjtpsshwfz">
+      <w:hyperlink w:history="1" r:id="rIdhdobjda6o1fdmwtv-lqml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース側が返還を許可している場合</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に
 限られます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -745,144 +745,216 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソースポリシー</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (予約ポリシー)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ポリシーを開くと左側にページのレールが並びます — </w:t>
+        <w:t xml:space="preserve">ポリシーを開くと左側にページのレールが並び、4 つのセクションに分かれています。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、</w:t>
+        <w:t xml:space="preserve">、保存済みのポリシーには </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">情報</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルールと制限</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシー</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、
-</w:t>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約時間・日付制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">チェックイン/チェックアウト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約手段の作成/編集</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">承認と機密</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">予約承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ホスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">守秘義務</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、
+        <w:t xml:space="preserve">。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">予約手段の作成/編集</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">、</w:t>
+        <w:t xml:space="preserve">詳細設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">その他</w:t>
+        <w:t xml:space="preserve">Eメール</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サービス停止通知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーライド ルール</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。その後に、対象の
-リソースをリソース種別ごとに選ぶページが続きます。以下の節はこの順に並んでいます。</w:t>
+        <w:t xml:space="preserve">。その後に、
+対象のリソースをリソース種別ごとに選ぶページが続きます。以下の節でこれらをすべて扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-rules-policy-rail-ja" descr="ポリシーの編集画面。以下の設定はいずれかのページにあります。" title="ポリシーの編集画面。以下の設定はいずれかのページにあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -2224,730 +2296,758 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約時間・日付制限</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_atlx6m-7lci_xmeypvzz">
+      <w:hyperlink w:history="1" r:id="rIdntljgyran5i7f_hkjsvfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何日先まで予約できるかを制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1575"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2537"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="3927"/>
+        <w:gridCol w:w="3927"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何が変わるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">どんなときに変更するか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約日付の範囲を制限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">下の予約可能期間を有効にする</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">数か月先まで押さえられるのを防ぐには有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開始日 (例: 今日 = 0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約できる最も早い日（今日からの日数）。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> は今日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議の合間に準備が必要な場所では大きくする</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">終了日 (例: 1 か月 = 30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約できる最も先の日（今日からの日数）。2か月なら60、最大1095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">取り合いになるルームでは短くする。オフの場合は365日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リリース時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新しく予約できるようになった日が何時に開放されるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">取り合いになるルームでは0時から動かす</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約時間を制限する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">下の最小・最大を有効にする</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">数の少ないルームで有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">最小予約時間 (分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1件の予約で確保できる最短時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5分だけの押さえが並ぶのを防ぐには大きくする</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">最大予約時間 (分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1件の予約で確保できる最長時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">数の少ないルームで短くし、終日の占有を防ぐ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ウォークイン予約の最大利用時間を制限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ上限を、その場で作られた予約だけに適用する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">通常の上限より短く。飛び込みが午後いっぱい占有しないように</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約制限前に編集または削除できる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開始が近づいた予約を変更できなくする</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ごとに準備が必要な場所で有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
-[...43 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 人あたりの同一リソースの利用時間を制限する</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 人あたり・1 リソースあたり・1 期間あたり</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">で数える。各期間内で 1 人が同じリソース（席・会議室・備品・駐車スペース）を押さえられるのは最大 8 時間まで。8 時間は固定で、期間（日・週・2 週・月）と数え始める基準日は選べる</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">同じリソースを占有し続けるのを止められる唯一のルール。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdu6w34rgx3u7kc_gcteoqs">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">同じリソースの占有を止める</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">特定の日付より前の予約を許可する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">日数ではなくカレンダー上の締切</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">年度末のように動かない日付に使う</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">特定の日付以降の予約を許可する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じものを反対側から</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2537"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開設日まで予約を閉じておく場合に使う</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1575"/>
+            <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約時間帯制限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5249"/>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ある期間を、告知した開放時刻まで丸ごと閉じておく。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">時間帯</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> ごとに対象の予約期間と開放日時を決め、一覧はアップロード・ダウンロードもできる</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2537"/>
+              <w:t xml:space="preserve"> ごとに対象の予約期間と開放日時を決め、一覧はアップロード・ダウンロードもでき、行はチェックしてまとめて削除するか、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">すべて削除</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">で一度に消せる</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">学期や四半期を全員へ一斉に開きたい場合に使う</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約承認</w:t>
       </w:r>
     </w:p>
@@ -3980,51 +4080,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ホストの招待を許可</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">ホスト欄のマスタースイッチ。オフの場合は欄が隠れ、このページの残りは効きません</w:t>
+              <w:t xml:space="preserve">ポリシー側のホスト欄のスイッチ。オフの場合は欄が隠れ、このページの残りは効きません。予約フォームにもリソースの種類ごとのスイッチがあり、欄が出るには両方が必要です</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2485"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主催者以外が会議を進行する場所で有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1905"/>
           </w:tcPr>
@@ -4085,51 +4185,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">任意</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、または </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">必須</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> — 予約を保存する前にホストを選ぶ必要があります。複数のルームにまたがる場合はいちばん厳しい答えが勝ち、そもそも項目が使えるところでしか強制されません: ホスト項目が隠れているときは決して働かず、ホストを指定できない人に対しても働きません</w:t>
+              <w:t xml:space="preserve"> — 予約を保存する前にホストを選ぶ必要があります。複数のルームにまたがる場合はいちばん厳しい答えが勝ち、そもそも項目が使えるところでしか強制されません: ホスト項目が隠れているとき — このポリシーによるものでも、予約フォームによるものでも — は決して働かず、ホストを指定できない人に対しても働きません</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2485"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約が特定の個人に課金される、あるいはその人が担当するルーム</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1905"/>
           </w:tcPr>
@@ -4959,69 +5059,105 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オフの意味は 1 つではありません。管理コンソールまたはユーザーポータルをオフにすると、
 そのリソースはその画面の一覧から消えます — グレーアウトではなく、表示されなくなります。
 パネルをオフにした場合はパネルの画面に残ったままで、誰かが取ろうとした時点で拒否されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらの行からよく求められる 3 つの構成 — アプリからだけ予約できる、ステッカーの
 スキャンでしか取れない、ポータルからは予約させない — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj8lx27h_mfmysktykiojx">
+      <w:hyperlink w:history="1" r:id="rIdgev52l1wgiioth-yrd8ae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で手順として説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">その他</w:t>
+        <w:t xml:space="preserve">Eメールとサービス停止通知</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">詳細設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の下の 2 ページです。最初の 4 行は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eメール</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、最後の 1 行は
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サービス停止通知</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2475"/>
         <w:gridCol w:w="4641"/>
         <w:gridCol w:w="2243"/>
@@ -5284,523 +5420,856 @@
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースを停止したときに、影響を受ける予約へメールする</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2243"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">作成時は有効のまま。他の2つは停止時間帯がよく動く空間向け</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2475"/>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">センサー</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チェックイン/チェックアウト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ページの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">センサー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> にあり、リソースに人感センサーが
+ひも付いている場合にだけ
+意味があります。3 つの自動処理は互いに独立しており、手順は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1ed7n1vp15s4ufc-ot3l-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">チェックインとチェックアウトの行は似て見えて対称ではありません。チェックインは待機中の
+予約に、チェックアウトはすでにチェックイン済みの予約にだけ働きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2600"/>
+        <w:gridCol w:w="4333"/>
+        <w:gridCol w:w="2427"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4333"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">何が変わるか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">どんなときに変更するか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">人感センサーによる自動チェックインを有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">センサーが十分な時間だけ人を検知したらチェックインする</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">誰もパネルに触れない場所で有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">継続検知時間（分単位）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">何分続いたら在席と見なすか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">通り抜けが多い部屋では長くする</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">営業時間外の自動チェックインを除外</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">営業時間外はセンサーでチェックインしない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">夜間に清掃でセンサーが反応する場合に有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">人感センサーによる自動チェックアウトを有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">センサーが十分な時間だけ無人を検知したらルームを解放する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">黙って退出されるルームを取り戻すのに</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">非検知の継続時間（分単位）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">何分空いていたら解放するか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">短すぎると休憩で会議が終わってしまう</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">終日予約に対して、人感センサーによる自動チェックアウトを無視</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">0時開始の終日予約が誰も来ないうちに解放されるのを防ぐ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">終日予約を使う場所では有効のまま</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">営業時間外の自動チェックアウトを除外</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">営業時間外はセンサーで解放しない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自動チェックイン側と揃える</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">人感センサーによる自動延長を有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">終了間際にまだ在席が検知されていれば予約を延長する。次の予約・営業時間・最大予約時間の範囲で繰り返す</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議が延びがちで、次の枠がたいてい空いている場所で有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">終了前のトリガー時間（分単位）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">終了の何分前に判定するか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2475"/>
+            <w:tcW w:type="dxa" w:w="2600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">延長時間（分単位）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4333"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1回でどれだけ延ばすか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">小刻みにして、空いたルームを早く返す</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2475"/>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ページのいちばん下、センサーとは無関係の設定です。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2730"/>
+        <w:gridCol w:w="3250"/>
+        <w:gridCol w:w="3380"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2730"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3250"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">何が変わるか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3380"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">どんなときに変更するか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2730"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3250"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">何が変わるか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3380"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">どんなときに変更するか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2730"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">---</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3250"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">---</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3380"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">---</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2730"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーポータルのチェックイン IP 制限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="3250"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">指定したアドレスからのチェックインだけを受け付ける</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2243"/>
+            <w:tcW w:type="dxa" w:w="3380"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">社内ネットワークからのチェックインに限定したい場合に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オーバーライド ルール</w:t>
       </w:r>
     </w:p>
@@ -5835,92 +6304,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（その人が管理コンソールで作業するとき）。そのうえで、上の設定の一部を
 個別に開き直します: 予約日付の範囲と開放スケジュール、予約時間、チェックイン、
 編集・削除の制限、終日・定期・クロスデイ・営業時間外の許可、重なり合いの扱い、
 承認の要否、センサーによる自動処理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルールには順序があり、最初に一致したものが適用されます。ある部署だけ本当に長い期間が
 必要な場合に使ってください。リソース側からは見えないため、通常の設定手段には
 しないことをおすすめします。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_g6qyou4hn5wdhcoxxocp">
+      <w:hyperlink w:history="1" r:id="rIdc90ht9dx4wvkyqat-neiz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポイント</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポイントは専用の4つのタブで設定し、別の章で扱っています。まずは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdccbd4f24hzlp_gysa8msx">
+      <w:hyperlink w:history="1" r:id="rId3w1dpgqce_hs9gmnwfyy5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイントの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> から、設定項目を探している
 場合は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw3932gmdmeefsy0qetvca">
+      <w:hyperlink w:history="1" r:id="rIdlqq1jbat167nwwvewgpxd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-policy (ポイントポリシー)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5930,51 +6399,51 @@
       <w:r>
         <w:t xml:space="preserve">チームスペース</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-restriction (チームスペース)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チームスペースは、リソースのまとまりと、それを使える人のまとまりです。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiunwvitp9d1xibbd5nkzz">
+      <w:hyperlink w:history="1" r:id="rId5yskjeuc2fhushb2xxj_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース種別ごとに1ページあり、それぞれ対象数が表示されます。</w:t>
@@ -6445,51 +6914,51 @@
       <w:r>
         <w:t xml:space="preserve">ここで扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はリソース側の設定です。ポリシーは営業時間外の予約を許可・禁止できますが、
 営業時間そのものは決めません。組み合わせの設定手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3hj4za68jx45grzeqwo0n">
+      <w:hyperlink w:history="1" r:id="rIdgll5vlhiem1z5b9elak8c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7023,51 +7492,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyk_65n4hbn_rsy98cxypb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdbpt9mygiq7ndypbep0qmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdb2akuuetbxnsvlt2q7gl1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId1sq0xqxo3ptxjtpsshwfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId_atlx6m-7lci_xmeypvzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdj8lx27h_mfmysktykiojx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId_g6qyou4hn5wdhcoxxocp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdccbd4f24hzlp_gysa8msx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdw3932gmdmeefsy0qetvca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdiunwvitp9d1xibbd5nkzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId3hj4za68jx45grzeqwo0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21caae50030ea99fd9c729d38996c32ae6831a83.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34140e15cd9d4067b42875ad1726b085345619cb.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf0170awtegisjrror9hsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdoevqwyzvzdtxlm0pragty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdrvdm7bpxujx7jxes4rnyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdhdobjda6o1fdmwtv-lqml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdntljgyran5i7f_hkjsvfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdu6w34rgx3u7kc_gcteoqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdgev52l1wgiioth-yrd8ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId1ed7n1vp15s4ufc-ot3l-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdc90ht9dx4wvkyqat-neiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId3w1dpgqce_hs9gmnwfyy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdlqq1jbat167nwwvewgpxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId5yskjeuc2fhushb2xxj_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdgll5vlhiem1z5b9elak8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0488ed156a92f91c8f1375202222fd133b905f0b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34140e15cd9d4067b42875ad1726b085345619cb.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ルールリファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>