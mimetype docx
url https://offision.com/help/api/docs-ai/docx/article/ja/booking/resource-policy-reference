--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,139 +26,152 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ルールリファレンス</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">リソースポリシー、ポイント、チームスペースがどう組み合わさって予約の可否を決めるか。そしてリソースポリシーとチームスペースの各画面にあるすべての項目。</w:t>
+        <w:t xml:space="preserve">リソースポリシー、利用枠、チームスペースを組み合わせて予約ルールを設定します。各設定、人感センサーの自動操作、複数ポリシーの項目編集と変更確認、途中の保存失敗からの再試行を説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-25</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf0170awtegisjrror9hsd">
+      <w:hyperlink w:history="1" r:id="rIdzsgrwkxme1haqysn_uhvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/resource-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (予約ポリシー)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が通るかどうかは3つの仕組みが決めており、設定画面もそれぞれ別です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は再利用できるルールのまとまりです。予約可能期間、利用時間、
 チェックイン、承認、予約できる手段など。ルーム1つずつではなく、空間の種類ごとに
 割り当てます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約に値段を、人に残高を与えます。ポイントには専用の設定があり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoevqwyzvzdtxlm0pragty">
+      <w:hyperlink w:history="1" r:id="rIdbtebb-owvo8r97qxy1zkt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">そのための章</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -253,51 +266,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — リソースポリシー。期間、時間、終日、繰り返し、
 日をまたぐ、営業時間、ウォークイン、予約手段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支払えるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvdm7bpxujx7jxes4rnyj">
+      <w:hyperlink w:history="1" r:id="rIddtq1kcxykdacotcwqyo_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -623,51 +636,51 @@
         <w:t xml:space="preserve"> 予約管理者に
 ルームが見えていても、チーム外の人を主催者にした予約は拒否されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイントは承認時ではなく、予約を保存した時点で引かれます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 申請を却下しても
 ポイントは戻りません。戻るのはキャンセルしたときだけで、しかも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhdobjda6o1fdmwtv-lqml">
+      <w:hyperlink w:history="1" r:id="rId4ehb5-wfh2-e1b3hd-e1f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース側が返還を許可している場合</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に
 限られます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -729,232 +742,84 @@
         <w:t xml:space="preserve">これらをまとめて回避できる役割はありません。予約管理者に与えられるのは、ポリシーが
 許可した </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーライド ルール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> だけです。承認フローはポリシーの大半を緩めますが、
 チームスペースと営業時間はそのまま効きます。ポイントには誰に対しても例外がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソースポリシー</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ポリシーを開くと左側にページのレールが並び、4 つのセクションに分かれています。
-[...31 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">ポリシーのレールは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルールと制限</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — </w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">の予約ポリシー、予約時間・日付制限、チェックイン/チェックアウト、予約手段の作成/編集、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認と機密</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — </w:t>
-[...30 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">の予約承認、予約ホスト、守秘義務、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">詳細設定</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — </w:t>
-[...30 lines deleted...]
-対象のリソースをリソース種別ごとに選ぶページが続きます。以下の節でこれらをすべて扱います。</w:t>
+        <w:t xml:space="preserve">のEメール、サービス停止通知、オーバーライド ルールで構成されます。その後に種類別の割り当てリソースが並び、保存済みのポリシーには情報があります。名前はレールのタイトルで編集します。設定検索では、入れ子のページにある項目にも直接移動できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-rules-policy-rail-ja" descr="ポリシーの編集画面。以下の設定はいずれかのページにあります。" title="ポリシーの編集画面。以下の設定はいずれかのページにあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1008,51 +873,202 @@
         </w:rPr>
         <w:t xml:space="preserve">リソースが持つポリシーは1つ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ポリシーの設定は、そのポリシーに置かれたリソースにだけ効きます。1つの予約が別々の
 ポリシーのリソースにまたがる場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページの許可系の項目はその予約に
 限りオフとして扱われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">基本</w:t>
+        <w:t xml:space="preserve">複数のポリシーの項目を変更する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約ポリシーの一覧で対象にチェックを付け、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一括編集</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選びます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">項目を編集</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">追加する項目を検索</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を使い、変更する設定だけを追加します。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">値が異なります</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は現在の値がポリシー間で異なる状態です。続ける前に適用する値を選んでください。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">選択したポリシー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で対象を変更できます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">変更を確認</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で各ポリシーの現在値と変更後の値を比較し、対象件数が表示された適用ボタンを選びます。追加しなかった項目は元の値を保ちます。一括編集は対応する項目を変更するもので、すべての設定やリソース割り当てを置き換える操作ではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">途中で保存に失敗すると、保存済み件数が表示されます。残りのポリシーを再試行してください。成功した変更は適用済みで、一括操作全体が取り消されるわけではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-policy-batch-fields-ja" descr="一括編集で項目と対象ポリシーを選び、ポリシーごとの変更を確認します。" title="一括編集で項目と対象ポリシーを選び、ポリシーごとの変更を確認します。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一括編集で項目と対象ポリシーを選び、ポリシーごとの変更を確認します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">チェックイン/チェックアウト</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2863"/>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3193"/>
@@ -2296,51 +2312,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約時間・日付制限</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntljgyran5i7f_hkjsvfs">
+      <w:hyperlink w:history="1" r:id="rIdfx0ek3h09uozrpty1lf00">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何日先まで予約できるかを制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -2849,51 +2865,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">1 人あたり・1 リソースあたり・1 期間あたり</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">で数える。各期間内で 1 人が同じリソース（席・会議室・備品・駐車スペース）を押さえられるのは最大 8 時間まで。8 時間は固定で、期間（日・週・2 週・月）と数え始める基準日は選べる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じリソースを占有し続けるのを止められる唯一のルール。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu6w34rgx3u7kc_gcteoqs">
+            <w:hyperlink w:history="1" r:id="rId_gmmy5mrvsgtayaijzyaf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">同じリソースの占有を止める</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -4111,94 +4127,50 @@
             <w:tcW w:type="dxa" w:w="2485"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主催者以外が会議を進行する場所で有効に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">複数のホストを許可</w:t>
-[...42 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ホスト項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">任意</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、または </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -4260,50 +4232,138 @@
             <w:tcW w:type="dxa" w:w="2485"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約した本人以外がホストになるのが普通なところではオフに</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">ホストによる予約の編集とキャンセルを許可</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">保存済みの予約ホストが、予約の状態と通常の時間制限が許す範囲で編集・キャンセルできる。既存・新規ポリシーともオン</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2485"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ホストに会議の進行だけを任せ、予約の変更は任せない場合はオフ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">複数のホストを許可</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1件の予約に複数のホストを指定できる</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2485"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">パネルディスカッションや面接で有効に</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">ホストを指定できる人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">すべてのユーザー</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、または指定したユーザー・ユーザーグループだけ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4473,50 +4533,120 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ホストを既定で主催者にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、4.5.12 より前から存在するすべてのポリシーで
 オンになっています。以前は自動入力が無条件だったので、アップグレードした
 ポリシーはこれまでとまったく同じように振る舞います — この設定が意味を持つのは、
 誰かがオフにしたときだけです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ホストが編集しても元の主催者は変わりません。ホストの指定は所有者の変更ではありません。複数のリソースを使う予約では、適用されるすべてのポリシーでホストの管理が許可されている必要があります。通常の出席者にはこの権限は付きません。編集・キャンセル期限、予約の検証、再承認の規則は引き続き適用されます。主催者とホストを別の人にして予約し、ホストとしてアプリで開いて確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-host-management-ja" descr="予約ホストの編集・キャンセル権限は既定でオンです。適用する各ポリシーでオフにできます。" title="予約ホストの編集・キャンセル権限は既定でオンです。適用する各ポリシーでオフにできます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約ホストの編集・キャンセル権限は既定でオンです。適用する各ポリシーでオフにできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">守秘義務</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -5059,51 +5189,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">オフの意味は 1 つではありません。管理コンソールまたはユーザーポータルをオフにすると、
 そのリソースはその画面の一覧から消えます — グレーアウトではなく、表示されなくなります。
 パネルをオフにした場合はパネルの画面に残ったままで、誰かが取ろうとした時点で拒否されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらの行からよく求められる 3 つの構成 — アプリからだけ予約できる、ステッカーの
 スキャンでしか取れない、ポータルからは予約させない — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgev52l1wgiioth-yrd8ae">
+      <w:hyperlink w:history="1" r:id="rId6buld1f3kpk0r10swmi8w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で手順として説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eメールとサービス停止通知</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -5461,51 +5591,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン/チェックアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあり、リソースに人感センサーが
 ひも付いている場合にだけ
 意味があります。3 つの自動処理は互いに独立しており、手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ed7n1vp15s4ufc-ot3l-">
+      <w:hyperlink w:history="1" r:id="rId5korudy2_nzt062qhpuhd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインとチェックアウトの行は似て見えて対称ではありません。チェックインは待機中の
 予約に、チェックアウトはすでにチェックイン済みの予約にだけ働きます。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -6304,92 +6434,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（その人が管理コンソールで作業するとき）。そのうえで、上の設定の一部を
 個別に開き直します: 予約日付の範囲と開放スケジュール、予約時間、チェックイン、
 編集・削除の制限、終日・定期・クロスデイ・営業時間外の許可、重なり合いの扱い、
 承認の要否、センサーによる自動処理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルールには順序があり、最初に一致したものが適用されます。ある部署だけ本当に長い期間が
 必要な場合に使ってください。リソース側からは見えないため、通常の設定手段には
 しないことをおすすめします。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc90ht9dx4wvkyqat-neiz">
+      <w:hyperlink w:history="1" r:id="rIdlp3kiweor4b_xtx46tvvv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポイント</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポイントは専用の4つのタブで設定し、別の章で扱っています。まずは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3w1dpgqce_hs9gmnwfyy5">
+      <w:hyperlink w:history="1" r:id="rIdz4wu5mv6kv5vjftsu5gyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイントの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> から、設定項目を探している
 場合は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqq1jbat167nwwvewgpxd">
+      <w:hyperlink w:history="1" r:id="rIdjcurfpjfxiw8nnu_o403h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-policy (ポイントポリシー)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6399,51 +6529,51 @@
       <w:r>
         <w:t xml:space="preserve">チームスペース</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-restriction (チームスペース)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チームスペースは、リソースのまとまりと、それを使える人のまとまりです。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5yskjeuc2fhushb2xxj_k">
+      <w:hyperlink w:history="1" r:id="rId84-jyo_gx7yri9gdt1slo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース種別ごとに1ページあり、それぞれ対象数が表示されます。</w:t>
@@ -6797,51 +6927,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-other-users-ja" descr="他のユーザー: チーム外の人が得るもの。" title="他のユーザー: チーム外の人が得るもの。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -6914,51 +7044,51 @@
       <w:r>
         <w:t xml:space="preserve">ここで扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はリソース側の設定です。ポリシーは営業時間外の予約を許可・禁止できますが、
 営業時間そのものは決めません。組み合わせの設定手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgll5vlhiem1z5b9elak8c">
+      <w:hyperlink w:history="1" r:id="rId_2rynyv8r7fdhr6kj-fq4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7492,51 +7622,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf0170awtegisjrror9hsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdoevqwyzvzdtxlm0pragty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdrvdm7bpxujx7jxes4rnyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdhdobjda6o1fdmwtv-lqml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdntljgyran5i7f_hkjsvfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdu6w34rgx3u7kc_gcteoqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdgev52l1wgiioth-yrd8ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId1ed7n1vp15s4ufc-ot3l-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdc90ht9dx4wvkyqat-neiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId3w1dpgqce_hs9gmnwfyy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdlqq1jbat167nwwvewgpxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId5yskjeuc2fhushb2xxj_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdgll5vlhiem1z5b9elak8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0488ed156a92f91c8f1375202222fd133b905f0b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34140e15cd9d4067b42875ad1726b085345619cb.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzsgrwkxme1haqysn_uhvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdbtebb-owvo8r97qxy1zkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIddtq1kcxykdacotcwqyo_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId4ehb5-wfh2-e1b3hd-e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdfx0ek3h09uozrpty1lf00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId_gmmy5mrvsgtayaijzyaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rId6buld1f3kpk0r10swmi8w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId5korudy2_nzt062qhpuhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdlp3kiweor4b_xtx46tvvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdz4wu5mv6kv5vjftsu5gyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdjcurfpjfxiw8nnu_o403h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId84-jyo_gx7yri9gdt1slo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId_2rynyv8r7fdhr6kj-fq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3058d514b485dd8c56bf997be8a2bf85e3977c42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9be59a3df4116396363639e59bc0cfc4c3c0974a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27cc8c67140e0e41a83c44b065cd5c148ec73c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08d4fc7db2265ed6e6cfa9bf082f628c268698ad.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ルールリファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>