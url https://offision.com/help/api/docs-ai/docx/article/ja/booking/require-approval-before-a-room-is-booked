--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの予約に承認を必要とする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームの予約をすぐ確定させず、指定した担当者の承認を待つようにします。 ポリシーが割り当て済みなら、およそ 5 分。</w:t>
+        <w:t xml:space="preserve">ルームの予約をすぐ確定させず、指定した担当者の承認を待つようにします。ポリシーが割り当て済みなら、およそ 5 分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjkwif6o5zhy9dbm7-5oo">
+      <w:hyperlink w:history="1" r:id="rIdlfe79xqhwe1p65udivrre">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 対象のルームがすでに存在し、予約ポリシーに割り当てられている必要があります。</w:t>
@@ -166,76 +166,76 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポリシーを選び、編集用に開きます。設定は左側の複数のページに分かれていて、
 承認は 4 番目の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3305175" cy="4791075"/>
+            <wp:extent cx="3305175" cy="5076825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-approval-rail-ja" descr="予約承認、ポリシーの 4 番目のページ。" title="予約承認、ポリシーの 4 番目のページ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3305175" cy="4791075"/>
+                      <a:ext cx="3305175" cy="5076825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -740,194 +740,256 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">どの予約を承認へ回すかを選びます。どれか 1 つ満たせば十分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン予約の予約承認を無効にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、パネルの前に立っている人が、
 その場にいない担当者を待たずに空いているルームをすぐ使えるようにします。
 そのルームが本当に制限付きでない限り、オンのままにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...111 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1228725"/>
+            <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-approval-edit-mode-ja" descr="承認済みの予約が編集されたときに何が起きるか。" title="承認済みの予約が編集されたときに何が起きるか。"/>
+            <wp:docPr id="1" name="booking-approval-walk-in-ja" descr="ポリシーの「予約承認」ページにある「ウォークイン予約の予約承認を無効にする」。" title="ポリシーの「予約承認」ページにある「ウォークイン予約の予約承認を無効にする」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4629150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ポリシーの「予約承認」ページにある「ウォークイン予約の予約承認を無効にする」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. 編集時の扱いと、誰も答えなかった場合を決める</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編集後の再承認</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は、承認済みの予約を主催者が変更したときに、
+それをもう一度待ち行列へ戻すかを決めます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">いずれの変更でも再承認が必要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 既定値で、もっとも手間がかかります。
+タイトルの誤字を直しただけで、予約全体が待ち行列に戻ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">時間または資源の変更時のみ再承認が必要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 通常はこちらのほうが妥当です。
+会議名の変更にもう一度見る必要はなく、時間の移動には必要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編集時に再承認は不要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 一度承認されれば、そのまま承認済みで通ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(?)日経っても誰も承認しない場合、予約は自動的に却下されます</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が期限です。必ず設定してください。
+設定しないと、誰も答えない申請はいつまでも待ち続けます。しかも
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">承認前にタイムスロットをブロック</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> がオンなら、その間ずっとルームを押さえたままになります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1228725"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-approval-edit-mode-ja" descr="承認済みの予約が編集されたときに何が起きるか。" title="承認済みの予約が編集されたときに何が起きるか。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1016,51 +1078,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">次に承認者の側を確認します。申請がその人のところで待っていて、通知メールも届いているはずです。
 もし予約がそのまま確定してしまったなら、そのルームはいま編集したポリシーとは別のポリシーに属しています。
 ここでもっともよくある間違いで、手順 1 でポリシーの適用範囲を確認するよう書いてある理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認は別の仕事:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 承認者には</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajh8ao0poa01blaamqatj">
+      <w:hyperlink w:history="1" r:id="rIddc_bmxtc74bdlkyvcovsh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約申請を承認または拒否する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を渡してください。
 その多くは管理者ではなく、管理コンソールを見ることは一生ありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1486,51 +1548,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjkwif6o5zhy9dbm7-5oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdajh8ao0poa01blaamqatj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fa8ffd0040fdc27bfa7e30599355e1306daebe3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aab015e27e075e4b5c28ecce581ac05b9a072dab.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf9c545a39e49821160b6943c212fe46b3729a45.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8053bb9c4d7b84062d55234008e96f2773aaeb28.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27219f0f6edc38ca2cdd8318d234e3e357ffc2d0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75b3ff81f095c7b1c5b617993cc52b5b9ad85b1d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlfe79xqhwe1p65udivrre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIddc_bmxtc74bdlkyvcovsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2e08cff80596da8c0e88894204c3398d390eb23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2e5a496e2e155e3952a3bc50dce56056c79f109.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fcb7351ec628d1e94702cdaea4d2cf4f1f91050.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ef1daa4dbeb9704f094baaf2226b8841ac589cb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe78978d734295581d97e9e3dadc053b90942eb0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ec280acfb6c208da8097f0448a0139339a4a7b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3674f59eea30ccda2f067155fa4a264bd459e6da.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの予約に承認を必要とする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>