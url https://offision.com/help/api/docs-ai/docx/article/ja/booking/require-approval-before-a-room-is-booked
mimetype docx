--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlfe79xqhwe1p65udivrre">
+      <w:hyperlink w:history="1" r:id="rIdxna0rpk08tsblhjhhk7fh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 対象のルームがすでに存在し、予約ポリシーに割り当てられている必要があります。</w:t>
@@ -1078,51 +1078,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">次に承認者の側を確認します。申請がその人のところで待っていて、通知メールも届いているはずです。
 もし予約がそのまま確定してしまったなら、そのルームはいま編集したポリシーとは別のポリシーに属しています。
 ここでもっともよくある間違いで、手順 1 でポリシーの適用範囲を確認するよう書いてある理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認は別の仕事:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 承認者には</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddc_bmxtc74bdlkyvcovsh">
+      <w:hyperlink w:history="1" r:id="rIdiiolnjyzgk5mi7u7zahmb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約申請を承認または拒否する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を渡してください。
 その多くは管理者ではなく、管理コンソールを見ることは一生ありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1548,51 +1548,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlfe79xqhwe1p65udivrre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIddc_bmxtc74bdlkyvcovsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2e08cff80596da8c0e88894204c3398d390eb23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2e5a496e2e155e3952a3bc50dce56056c79f109.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fcb7351ec628d1e94702cdaea4d2cf4f1f91050.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ef1daa4dbeb9704f094baaf2226b8841ac589cb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe78978d734295581d97e9e3dadc053b90942eb0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ec280acfb6c208da8097f0448a0139339a4a7b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3674f59eea30ccda2f067155fa4a264bd459e6da.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxna0rpk08tsblhjhhk7fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdiiolnjyzgk5mi7u7zahmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17757bb7ebb2f0aae13536fdcf2ca3c57c654877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f16cf402d0986a152d0e8fc813f5b841a83be0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e05cc8fae847c074a71cba7547d1566fc00a143.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fcbba203f7e0fcc19512c3f4c4aff1847aee358.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8327393cd2d90bbd210f3c5fd0d8a7ffcba82810.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/451c083feb21b97ada6182031b2754bc950079ba.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72e87d3675d636fb08f42ca675efc50ea8d9aabc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの予約に承認を必要とする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>