--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxna0rpk08tsblhjhhk7fh">
+      <w:hyperlink w:history="1" r:id="rIdoihl5o363rkfltu7-j_dt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 対象のルームがすでに存在し、予約ポリシーに割り当てられている必要があります。</w:t>
@@ -1078,51 +1078,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">次に承認者の側を確認します。申請がその人のところで待っていて、通知メールも届いているはずです。
 もし予約がそのまま確定してしまったなら、そのルームはいま編集したポリシーとは別のポリシーに属しています。
 ここでもっともよくある間違いで、手順 1 でポリシーの適用範囲を確認するよう書いてある理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認は別の仕事:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 承認者には</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiiolnjyzgk5mi7u7zahmb">
+      <w:hyperlink w:history="1" r:id="rIdvuv9uy-mioctswahihc3j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約申請を承認または拒否する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を渡してください。
 その多くは管理者ではなく、管理コンソールを見ることは一生ありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1548,51 +1548,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxna0rpk08tsblhjhhk7fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdiiolnjyzgk5mi7u7zahmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17757bb7ebb2f0aae13536fdcf2ca3c57c654877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f16cf402d0986a152d0e8fc813f5b841a83be0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e05cc8fae847c074a71cba7547d1566fc00a143.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fcbba203f7e0fcc19512c3f4c4aff1847aee358.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8327393cd2d90bbd210f3c5fd0d8a7ffcba82810.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/451c083feb21b97ada6182031b2754bc950079ba.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72e87d3675d636fb08f42ca675efc50ea8d9aabc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoihl5o363rkfltu7-j_dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdvuv9uy-mioctswahihc3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17757bb7ebb2f0aae13536fdcf2ca3c57c654877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f16cf402d0986a152d0e8fc813f5b841a83be0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e05cc8fae847c074a71cba7547d1566fc00a143.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fcbba203f7e0fcc19512c3f4c4aff1847aee358.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8327393cd2d90bbd210f3c5fd0d8a7ffcba82810.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/451c083feb21b97ada6182031b2754bc950079ba.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72e87d3675d636fb08f42ca675efc50ea8d9aabc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの予約に承認を必要とする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>